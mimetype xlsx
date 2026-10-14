--- v3 (2026-07-27)
+++ v4 (2026-10-14)
@@ -4,51 +4,51 @@
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="PayerList" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2272" uniqueCount="2272">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2266" uniqueCount="2266">
   <si>
     <t>Payer Name</t>
   </si>
   <si>
     <t>Eligibility Internal Payer Code</t>
   </si>
   <si>
     <t>Eligibility (270/271)</t>
   </si>
   <si>
     <t>Eligiblity Attributes</t>
   </si>
   <si>
     <t>Claim Status (276/277)</t>
   </si>
   <si>
     <t>AETNA BETTER HEALTH KENTUCKY</t>
   </si>
   <si>
     <t>AETNA_BTR_HLTH_KY</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
@@ -360,50 +360,56 @@
   <si>
     <t>ADMINISTRATIVE SERVICES INC</t>
   </si>
   <si>
     <t>ASI</t>
   </si>
   <si>
     <t>$</t>
   </si>
   <si>
     <t>ADVANTEK BENEFIT ADMINISTRATORS</t>
   </si>
   <si>
     <t>ADVANTEK</t>
   </si>
   <si>
     <t>ADVENTIST HEALTH SYSTEM WEST</t>
   </si>
   <si>
     <t>ADVENTIST_HEALTH_WEST</t>
   </si>
   <si>
     <t>AETNA</t>
   </si>
   <si>
+    <t>AETNA 278</t>
+  </si>
+  <si>
+    <t>AETNA_NOA</t>
+  </si>
+  <si>
     <t>AETNA BETTER HEALTH (MO HEALTHCARE USA)</t>
   </si>
   <si>
     <t>COVENTRY_HEALTH_CARE_USA</t>
   </si>
   <si>
     <t>AETNA BETTER HEALTH CALIFORNIA</t>
   </si>
   <si>
     <t>AETNA_BETTERHEALTH_CA</t>
   </si>
   <si>
     <t>AETNA BETTER HEALTH FLORIDA</t>
   </si>
   <si>
     <t>AETNA_BETTERHEALTH_FL</t>
   </si>
   <si>
     <t>AETNA BETTER HEALTH ILLINOIS</t>
   </si>
   <si>
     <t>AETNA_BETTERHEALTH_IL</t>
   </si>
   <si>
     <t>AETNA BETTER HEALTH KANSAS</t>
@@ -4038,56 +4044,50 @@
   <si>
     <t>LIFEWISE OF WA</t>
   </si>
   <si>
     <t>LIFEWISE_WA</t>
   </si>
   <si>
     <t>LINCOLN FINANCIAL</t>
   </si>
   <si>
     <t>LINCOLN_FIN</t>
   </si>
   <si>
     <t>LINCOLN FINANCIAL GROUP</t>
   </si>
   <si>
     <t>LINCOLN_FINANCIAL_GROUP</t>
   </si>
   <si>
     <t>LONESTAR TPA</t>
   </si>
   <si>
     <t>LONESTAR</t>
   </si>
   <si>
-    <t>LONGEVITY MASSACHUSETTS</t>
-[...4 lines deleted...]
-  <si>
     <t>LOYAL AMERICAN LIFE INSURANCE COMPANY</t>
   </si>
   <si>
     <t>LOYAL_AM_LIFE</t>
   </si>
   <si>
     <t>LUCENT HEALTH</t>
   </si>
   <si>
     <t>LUCENT</t>
   </si>
   <si>
     <t>LUMINARE HEALTH KC TRUST-CSKC</t>
   </si>
   <si>
     <t>TRUST_CSKC</t>
   </si>
   <si>
     <t>MAGELLAN BEHAVIORAL HEALTH</t>
   </si>
   <si>
     <t>MAGELLAN</t>
   </si>
   <si>
     <t>MAGELLAN COMPLETE CARE VA</t>
@@ -4593,56 +4593,50 @@
   <si>
     <t>MEDICAID (VERMONT)</t>
   </si>
   <si>
     <t>MCAID_VT</t>
   </si>
   <si>
     <t>MEDICAID (VIRGINIA)</t>
   </si>
   <si>
     <t>MCAID_VA</t>
   </si>
   <si>
     <t>MEDICAID (WASHINGTON)</t>
   </si>
   <si>
     <t>MCAID_WA</t>
   </si>
   <si>
     <t>MEDICAID (WEST VIRGINIA)</t>
   </si>
   <si>
     <t>MCAID_WV</t>
   </si>
   <si>
-    <t>MEDICAID (WISCONSIN)</t>
-[...4 lines deleted...]
-  <si>
     <t>MEDICAID (WYOMING)</t>
   </si>
   <si>
     <t>MCAID_WY</t>
   </si>
   <si>
     <t>MEDICAID WISCONSIN CHRONIC DISEASE PROGRAM</t>
   </si>
   <si>
     <t>MCAID_WI_CHRONIC</t>
   </si>
   <si>
     <t>MEDICAID WISCONSIN WELL WOMAN PROGRAM</t>
   </si>
   <si>
     <t>MCAID_WI_WELL_WOMAN</t>
   </si>
   <si>
     <t>MEDICAL ASSOCIATES HEALTH PLAN/ HEALTH CHOICES</t>
   </si>
   <si>
     <t>MEDICAL_ASSOCIATES_HEALTH</t>
   </si>
   <si>
     <t>MEDICAL BENEFITS COMPANY OHIO</t>
@@ -5463,56 +5457,50 @@
   <si>
     <t>PHYSICIANS HEALTH PLAN NORTHERN IN (PHPNI)</t>
   </si>
   <si>
     <t>PHYSICIANS_PHPNIP</t>
   </si>
   <si>
     <t>PHYSICIANS MUTUAL</t>
   </si>
   <si>
     <t>PHY_MUTUAL</t>
   </si>
   <si>
     <t>PIEDMONT COMMUNITY HEALTH PLAN</t>
   </si>
   <si>
     <t>PIEDMONT_CHP</t>
   </si>
   <si>
     <t>PIEDMONT WELLSTAR HEALTHPLANS</t>
   </si>
   <si>
     <t>PIEDMONT_WELLSTAR</t>
   </si>
   <si>
-    <t>PINNACLE CLAIMS MANAGEMENT</t>
-[...4 lines deleted...]
-  <si>
     <t xml:space="preserve">PITTMAN AND ASSOCIATES  </t>
   </si>
   <si>
     <t>PITTMAN_AND_ASSOC</t>
   </si>
   <si>
     <t>PLAN DE SALUD HOSPITAL MENONITA</t>
   </si>
   <si>
     <t>PLAN_MI</t>
   </si>
   <si>
     <t>PLAN HANDLERS</t>
   </si>
   <si>
     <t>PLAN_HANDLERS</t>
   </si>
   <si>
     <t>POLISH FALCONS AMERICA</t>
   </si>
   <si>
     <t>POLFALAM</t>
   </si>
   <si>
     <t xml:space="preserve">PRAIRIE  STATES</t>
@@ -5616,50 +5604,56 @@
   <si>
     <t>PROVIDENCE HEALTH ASSURANCE MEDICARE SUPPLEMENT</t>
   </si>
   <si>
     <t>PROVIDENCE_MCARE</t>
   </si>
   <si>
     <t>PROVIDENCE HEALTH PLAN</t>
   </si>
   <si>
     <t>PROHP</t>
   </si>
   <si>
     <t>PROVIDENT AMERICAN LIFE MEDICARE SUPPLEMENT</t>
   </si>
   <si>
     <t>PROVIDENT</t>
   </si>
   <si>
     <t>PROVIDER PARTNERS HEALTH PLAN OF ILLINOIS</t>
   </si>
   <si>
     <t>PPHP_IL</t>
   </si>
   <si>
+    <t>PROVIDER PARTNERS HEALTH PLAN OF KENTUCKY</t>
+  </si>
+  <si>
+    <t>PPHP_KY</t>
+  </si>
+  <si>
     <t>PROVIDER PARTNERS HEALTH PLAN OF MARYLAND</t>
   </si>
   <si>
     <t>PPHP_MD</t>
   </si>
   <si>
     <t>PROVIDER PARTNERS HEALTH PLAN OF MISSOURI</t>
   </si>
   <si>
     <t>PPHP_MO</t>
   </si>
   <si>
     <t>PROVIDER PARTNERS HEALTH PLAN OF OHIO</t>
   </si>
   <si>
     <t>PPHP_OH</t>
   </si>
   <si>
     <t>PROVIDER PARTNERS HEALTH PLAN OF PENNSYLVANIA</t>
   </si>
   <si>
     <t>PPHP_PA</t>
   </si>
   <si>
     <t>PRUITT HEALTH PREMIER</t>
@@ -6543,56 +6537,50 @@
   <si>
     <t>US_FAMILY</t>
   </si>
   <si>
     <t>USAA</t>
   </si>
   <si>
     <t>VA FEE BASIS PROGRAMS</t>
   </si>
   <si>
     <t>VA_FEE</t>
   </si>
   <si>
     <t>VA HEALTH ADMIN CTR (VA-HAC)</t>
   </si>
   <si>
     <t>VA_HAC</t>
   </si>
   <si>
     <t>VALLEY HEALTH PLAN</t>
   </si>
   <si>
     <t>VALLEY_HEALTH_PLAN</t>
   </si>
   <si>
-    <t>VANTAGE HEALTH PLAN, INC.</t>
-[...4 lines deleted...]
-  <si>
     <t>VARIPRO</t>
   </si>
   <si>
     <t>VILLAGE CARE MAX</t>
   </si>
   <si>
     <t>VILLAGE_CARE_MAX</t>
   </si>
   <si>
     <t>VIVA_HEALTH</t>
   </si>
   <si>
     <t>VNSNY CHOICE</t>
   </si>
   <si>
     <t>VNSNY_CHOICE</t>
   </si>
   <si>
     <t>VYTRA</t>
   </si>
   <si>
     <t>WASHINGTON NATIONAL</t>
   </si>
   <si>
     <t>WASHINGTON_NL</t>
@@ -6742,56 +6730,50 @@
     <t>WELLFLEET</t>
   </si>
   <si>
     <t>WELLMARK SOUTH DAKOTA BLUE CROSS</t>
   </si>
   <si>
     <t>WELLMARK_SD_BC</t>
   </si>
   <si>
     <t>WELLMED</t>
   </si>
   <si>
     <t>WELLNET HEALTH PLANS</t>
   </si>
   <si>
     <t>WELLNET</t>
   </si>
   <si>
     <t>WELLPOINT</t>
   </si>
   <si>
     <t>WELLSYSTEMS, LLC</t>
   </si>
   <si>
     <t>WELL_SYSTEMS</t>
-  </si>
-[...4 lines deleted...]
-    <t>WESTERN_GROWERS_ASSURANCE_TRUST</t>
   </si>
   <si>
     <t>WESTERN HEALTH ADVANTAGE</t>
   </si>
   <si>
     <t>WESTERN_HEALTH_ADVANTAGE</t>
   </si>
   <si>
     <t>WESTERN SKY COMMUNITY CARE</t>
   </si>
   <si>
     <t>WESTERN_SKY</t>
   </si>
   <si>
     <t>WESTERN SOUTHERN FINANCIAL GROUP</t>
   </si>
   <si>
     <t>WSFINGRP</t>
   </si>
   <si>
     <t>WESTERN TEAMSTER WELFARE TRUST</t>
   </si>
   <si>
     <t>WEST_TWFT</t>
   </si>
@@ -6868,51 +6850,51 @@
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:E1175"/>
+  <dimension ref="A1:E1172"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>5</v>
@@ -7888,204 +7870,204 @@
       </c>
       <c r="B59" s="0" t="s">
         <v>119</v>
       </c>
       <c r="C59" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>7</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" s="0" t="s">
         <v>120</v>
       </c>
       <c r="B60" s="0" t="s">
         <v>121</v>
       </c>
       <c r="C60" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D60" s="0" t="s">
-        <v>112</v>
+        <v>7</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" s="0" t="s">
         <v>122</v>
       </c>
       <c r="B61" s="0" t="s">
         <v>123</v>
       </c>
       <c r="C61" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>7</v>
+        <v>112</v>
       </c>
       <c r="E61" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" s="0" t="s">
         <v>124</v>
       </c>
       <c r="B62" s="0" t="s">
         <v>125</v>
       </c>
       <c r="C62" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>7</v>
       </c>
       <c r="E62" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" s="0" t="s">
         <v>126</v>
       </c>
       <c r="B63" s="0" t="s">
         <v>127</v>
       </c>
       <c r="C63" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>112</v>
+        <v>7</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" s="0" t="s">
-        <v>5</v>
+        <v>128</v>
       </c>
       <c r="B64" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="C64" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>7</v>
+        <v>112</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" s="0" t="s">
-        <v>129</v>
+        <v>5</v>
       </c>
       <c r="B65" s="0" t="s">
         <v>130</v>
       </c>
       <c r="C65" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>7</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" s="0" t="s">
         <v>131</v>
       </c>
       <c r="B66" s="0" t="s">
         <v>132</v>
       </c>
       <c r="C66" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>112</v>
+        <v>7</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" s="0" t="s">
         <v>133</v>
       </c>
       <c r="B67" s="0" t="s">
         <v>134</v>
       </c>
       <c r="C67" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>7</v>
+        <v>112</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" s="0" t="s">
         <v>135</v>
       </c>
       <c r="B68" s="0" t="s">
         <v>136</v>
       </c>
       <c r="C68" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>112</v>
+        <v>7</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" s="0" t="s">
         <v>137</v>
       </c>
       <c r="B69" s="0" t="s">
         <v>138</v>
       </c>
       <c r="C69" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>7</v>
+        <v>112</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" s="0" t="s">
         <v>139</v>
       </c>
       <c r="B70" s="0" t="s">
         <v>140</v>
       </c>
       <c r="C70" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>7</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" s="0" t="s">
         <v>141</v>
@@ -8109,85 +8091,85 @@
       </c>
       <c r="B72" s="0" t="s">
         <v>144</v>
       </c>
       <c r="C72" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>7</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" s="0" t="s">
         <v>145</v>
       </c>
       <c r="B73" s="0" t="s">
         <v>146</v>
       </c>
       <c r="C73" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>112</v>
+        <v>7</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" s="0" t="s">
         <v>147</v>
       </c>
       <c r="B74" s="0" t="s">
         <v>148</v>
       </c>
       <c r="C74" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" s="0" t="s">
         <v>149</v>
       </c>
       <c r="B75" s="0" t="s">
         <v>150</v>
       </c>
       <c r="C75" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>7</v>
+        <v>112</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" s="0" t="s">
         <v>151</v>
       </c>
       <c r="B76" s="0" t="s">
         <v>152</v>
       </c>
       <c r="C76" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D76" s="0" t="s">
         <v>7</v>
       </c>
       <c r="E76" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" s="0" t="s">
         <v>153</v>
@@ -8313,241 +8295,241 @@
       </c>
       <c r="B84" s="0" t="s">
         <v>168</v>
       </c>
       <c r="C84" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>7</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" s="0" t="s">
         <v>169</v>
       </c>
       <c r="B85" s="0" t="s">
         <v>170</v>
       </c>
       <c r="C85" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>112</v>
+        <v>7</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="86">
       <c r="A86" s="0" t="s">
         <v>171</v>
       </c>
       <c r="B86" s="0" t="s">
         <v>172</v>
       </c>
       <c r="C86" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>7</v>
+        <v>112</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="87">
       <c r="A87" s="0" t="s">
         <v>173</v>
       </c>
       <c r="B87" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="C87" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>7</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="88">
       <c r="A88" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B88" s="0" t="s">
         <v>175</v>
       </c>
       <c r="C88" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>112</v>
+        <v>7</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="89">
       <c r="A89" s="0" t="s">
         <v>176</v>
       </c>
       <c r="B89" s="0" t="s">
         <v>177</v>
       </c>
       <c r="C89" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>7</v>
+        <v>112</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="90">
       <c r="A90" s="0" t="s">
         <v>178</v>
       </c>
       <c r="B90" s="0" t="s">
         <v>179</v>
       </c>
       <c r="C90" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>112</v>
+        <v>7</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="91">
       <c r="A91" s="0" t="s">
         <v>180</v>
       </c>
       <c r="B91" s="0" t="s">
         <v>181</v>
       </c>
       <c r="C91" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>7</v>
+        <v>112</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="92">
       <c r="A92" s="0" t="s">
         <v>182</v>
       </c>
       <c r="B92" s="0" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="C92" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>7</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="93">
       <c r="A93" s="0" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B93" s="0" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="C93" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>7</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="94">
       <c r="A94" s="0" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B94" s="0" t="s">
         <v>185</v>
       </c>
       <c r="C94" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>7</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="95">
       <c r="A95" s="0" t="s">
         <v>186</v>
       </c>
       <c r="B95" s="0" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="C95" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>7</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>8</v>
+        <v>7</v>
       </c>
     </row>
     <row r="96">
       <c r="A96" s="0" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B96" s="0" t="s">
         <v>188</v>
       </c>
       <c r="C96" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>7</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
     </row>
     <row r="97">
       <c r="A97" s="0" t="s">
         <v>189</v>
       </c>
       <c r="B97" s="0" t="s">
         <v>190</v>
       </c>
       <c r="C97" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>7</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="98">
       <c r="A98" s="0" t="s">
         <v>191</v>
       </c>
       <c r="B98" s="0" t="s">
         <v>192</v>
@@ -8766,125 +8748,125 @@
         <v>7</v>
       </c>
     </row>
     <row r="111">
       <c r="A111" s="0" t="s">
         <v>217</v>
       </c>
       <c r="B111" s="0" t="s">
         <v>218</v>
       </c>
       <c r="C111" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>7</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="112">
       <c r="A112" s="0" t="s">
         <v>219</v>
       </c>
       <c r="B112" s="0" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="C112" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>112</v>
+        <v>7</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="113">
       <c r="A113" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="B113" s="0" t="s">
         <v>221</v>
       </c>
       <c r="C113" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>7</v>
+        <v>112</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="114">
       <c r="A114" s="0" t="s">
         <v>222</v>
       </c>
       <c r="B114" s="0" t="s">
         <v>223</v>
       </c>
       <c r="C114" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>7</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="115">
       <c r="A115" s="0" t="s">
         <v>224</v>
       </c>
       <c r="B115" s="0" t="s">
         <v>225</v>
       </c>
       <c r="C115" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>112</v>
+        <v>7</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="116">
       <c r="A116" s="0" t="s">
         <v>226</v>
       </c>
       <c r="B116" s="0" t="s">
         <v>227</v>
       </c>
       <c r="C116" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>7</v>
+        <v>112</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="117">
       <c r="A117" s="0" t="s">
         <v>228</v>
       </c>
       <c r="B117" s="0" t="s">
         <v>229</v>
       </c>
       <c r="C117" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>7</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="118">
       <c r="A118" s="0" t="s">
         <v>230</v>
@@ -8987,77 +8969,77 @@
         <v>7</v>
       </c>
     </row>
     <row r="124">
       <c r="A124" s="0" t="s">
         <v>242</v>
       </c>
       <c r="B124" s="0" t="s">
         <v>243</v>
       </c>
       <c r="C124" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>7</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="125">
       <c r="A125" s="0" t="s">
         <v>244</v>
       </c>
       <c r="B125" s="0" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="C125" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>7</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>8</v>
+        <v>7</v>
       </c>
     </row>
     <row r="126">
       <c r="A126" s="0" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="B126" s="0" t="s">
         <v>246</v>
       </c>
       <c r="C126" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>7</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
     </row>
     <row r="127">
       <c r="A127" s="0" t="s">
         <v>247</v>
       </c>
       <c r="B127" s="0" t="s">
         <v>248</v>
       </c>
       <c r="C127" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>7</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="128">
       <c r="A128" s="0" t="s">
         <v>249</v>
       </c>
       <c r="B128" s="0" t="s">
         <v>250</v>
@@ -9214,68 +9196,68 @@
       </c>
       <c r="B137" s="0" t="s">
         <v>268</v>
       </c>
       <c r="C137" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>7</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="138">
       <c r="A138" s="0" t="s">
         <v>269</v>
       </c>
       <c r="B138" s="0" t="s">
         <v>270</v>
       </c>
       <c r="C138" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>112</v>
+        <v>7</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="139">
       <c r="A139" s="0" t="s">
         <v>271</v>
       </c>
       <c r="B139" s="0" t="s">
         <v>272</v>
       </c>
       <c r="C139" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>7</v>
+        <v>112</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="140">
       <c r="A140" s="0" t="s">
         <v>273</v>
       </c>
       <c r="B140" s="0" t="s">
         <v>274</v>
       </c>
       <c r="C140" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>7</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="141">
       <c r="A141" s="0" t="s">
         <v>275</v>
@@ -9316,68 +9298,68 @@
       </c>
       <c r="B143" s="0" t="s">
         <v>280</v>
       </c>
       <c r="C143" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>7</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="144">
       <c r="A144" s="0" t="s">
         <v>281</v>
       </c>
       <c r="B144" s="0" t="s">
         <v>282</v>
       </c>
       <c r="C144" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>112</v>
+        <v>7</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="145">
       <c r="A145" s="0" t="s">
         <v>283</v>
       </c>
       <c r="B145" s="0" t="s">
         <v>284</v>
       </c>
       <c r="C145" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>7</v>
+        <v>112</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="146">
       <c r="A146" s="0" t="s">
         <v>285</v>
       </c>
       <c r="B146" s="0" t="s">
         <v>286</v>
       </c>
       <c r="C146" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>7</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="147">
       <c r="A147" s="0" t="s">
         <v>287</v>
@@ -9656,102 +9638,102 @@
       </c>
       <c r="B163" s="0" t="s">
         <v>320</v>
       </c>
       <c r="C163" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>7</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="164">
       <c r="A164" s="0" t="s">
         <v>321</v>
       </c>
       <c r="B164" s="0" t="s">
         <v>322</v>
       </c>
       <c r="C164" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>112</v>
+        <v>7</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="165">
       <c r="A165" s="0" t="s">
         <v>323</v>
       </c>
       <c r="B165" s="0" t="s">
         <v>324</v>
       </c>
       <c r="C165" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>7</v>
+        <v>112</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="166">
       <c r="A166" s="0" t="s">
         <v>325</v>
       </c>
       <c r="B166" s="0" t="s">
         <v>326</v>
       </c>
       <c r="C166" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>112</v>
+        <v>7</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="167">
       <c r="A167" s="0" t="s">
         <v>327</v>
       </c>
       <c r="B167" s="0" t="s">
         <v>328</v>
       </c>
       <c r="C167" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D167" s="0" t="s">
-        <v>7</v>
+        <v>112</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="168">
       <c r="A168" s="0" t="s">
         <v>329</v>
       </c>
       <c r="B168" s="0" t="s">
         <v>330</v>
       </c>
       <c r="C168" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>7</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="169">
       <c r="A169" s="0" t="s">
         <v>331</v>
@@ -9914,388 +9896,388 @@
       </c>
       <c r="C178" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>7</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="179">
       <c r="A179" s="0" t="s">
         <v>351</v>
       </c>
       <c r="B179" s="0" t="s">
         <v>352</v>
       </c>
       <c r="C179" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>7</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>8</v>
+        <v>7</v>
       </c>
     </row>
     <row r="180">
       <c r="A180" s="0" t="s">
-        <v>13</v>
+        <v>353</v>
       </c>
       <c r="B180" s="0" t="s">
-        <v>353</v>
+        <v>354</v>
       </c>
       <c r="C180" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>7</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="181">
       <c r="A181" s="0" t="s">
-        <v>354</v>
+        <v>13</v>
       </c>
       <c r="B181" s="0" t="s">
         <v>355</v>
       </c>
       <c r="C181" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>7</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="182">
       <c r="A182" s="0" t="s">
         <v>356</v>
       </c>
       <c r="B182" s="0" t="s">
         <v>357</v>
       </c>
       <c r="C182" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>7</v>
       </c>
       <c r="E182" s="0" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
     </row>
     <row r="183">
       <c r="A183" s="0" t="s">
         <v>358</v>
       </c>
       <c r="B183" s="0" t="s">
         <v>359</v>
       </c>
       <c r="C183" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>7</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="184">
       <c r="A184" s="0" t="s">
         <v>360</v>
       </c>
       <c r="B184" s="0" t="s">
         <v>361</v>
       </c>
       <c r="C184" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>7</v>
       </c>
       <c r="E184" s="0" t="s">
-        <v>8</v>
+        <v>7</v>
       </c>
     </row>
     <row r="185">
       <c r="A185" s="0" t="s">
         <v>362</v>
       </c>
       <c r="B185" s="0" t="s">
         <v>363</v>
       </c>
       <c r="C185" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>7</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
     </row>
     <row r="186">
       <c r="A186" s="0" t="s">
         <v>364</v>
       </c>
       <c r="B186" s="0" t="s">
         <v>365</v>
       </c>
       <c r="C186" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>7</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>8</v>
+        <v>7</v>
       </c>
     </row>
     <row r="187">
       <c r="A187" s="0" t="s">
         <v>366</v>
       </c>
       <c r="B187" s="0" t="s">
         <v>367</v>
       </c>
       <c r="C187" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>7</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="188">
       <c r="A188" s="0" t="s">
         <v>368</v>
       </c>
       <c r="B188" s="0" t="s">
         <v>369</v>
       </c>
       <c r="C188" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>7</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
     </row>
     <row r="189">
       <c r="A189" s="0" t="s">
         <v>370</v>
       </c>
       <c r="B189" s="0" t="s">
         <v>371</v>
       </c>
       <c r="C189" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>7</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>8</v>
+        <v>7</v>
       </c>
     </row>
     <row r="190">
       <c r="A190" s="0" t="s">
         <v>372</v>
       </c>
       <c r="B190" s="0" t="s">
         <v>373</v>
       </c>
       <c r="C190" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>7</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="191">
       <c r="A191" s="0" t="s">
         <v>374</v>
       </c>
       <c r="B191" s="0" t="s">
         <v>375</v>
       </c>
       <c r="C191" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D191" s="0" t="s">
         <v>7</v>
       </c>
       <c r="E191" s="0" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="192">
       <c r="A192" s="0" t="s">
         <v>376</v>
       </c>
       <c r="B192" s="0" t="s">
         <v>377</v>
       </c>
       <c r="C192" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D192" s="0" t="s">
         <v>7</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
     </row>
     <row r="193">
       <c r="A193" s="0" t="s">
         <v>378</v>
       </c>
       <c r="B193" s="0" t="s">
         <v>379</v>
       </c>
       <c r="C193" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D193" s="0" t="s">
         <v>7</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>8</v>
+        <v>7</v>
       </c>
     </row>
     <row r="194">
       <c r="A194" s="0" t="s">
         <v>380</v>
       </c>
       <c r="B194" s="0" t="s">
         <v>381</v>
       </c>
       <c r="C194" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D194" s="0" t="s">
         <v>7</v>
       </c>
       <c r="E194" s="0" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="195">
       <c r="A195" s="0" t="s">
         <v>382</v>
       </c>
       <c r="B195" s="0" t="s">
         <v>383</v>
       </c>
       <c r="C195" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D195" s="0" t="s">
         <v>7</v>
       </c>
       <c r="E195" s="0" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="196">
       <c r="A196" s="0" t="s">
         <v>384</v>
       </c>
       <c r="B196" s="0" t="s">
         <v>385</v>
       </c>
       <c r="C196" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D196" s="0" t="s">
         <v>7</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
     </row>
     <row r="197">
       <c r="A197" s="0" t="s">
         <v>386</v>
       </c>
       <c r="B197" s="0" t="s">
         <v>387</v>
       </c>
       <c r="C197" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D197" s="0" t="s">
         <v>7</v>
       </c>
       <c r="E197" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="198">
       <c r="A198" s="0" t="s">
         <v>388</v>
       </c>
       <c r="B198" s="0" t="s">
         <v>389</v>
       </c>
       <c r="C198" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>112</v>
+        <v>7</v>
       </c>
       <c r="E198" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="199">
       <c r="A199" s="0" t="s">
         <v>390</v>
       </c>
       <c r="B199" s="0" t="s">
         <v>391</v>
       </c>
       <c r="C199" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>7</v>
+        <v>112</v>
       </c>
       <c r="E199" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="200">
       <c r="A200" s="0" t="s">
         <v>392</v>
       </c>
       <c r="B200" s="0" t="s">
         <v>393</v>
       </c>
       <c r="C200" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D200" s="0" t="s">
         <v>7</v>
       </c>
       <c r="E200" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="201">
       <c r="A201" s="0" t="s">
         <v>394</v>
@@ -10449,99 +10431,99 @@
         <v>7</v>
       </c>
     </row>
     <row r="210">
       <c r="A210" s="0" t="s">
         <v>412</v>
       </c>
       <c r="B210" s="0" t="s">
         <v>413</v>
       </c>
       <c r="C210" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>7</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="211">
       <c r="A211" s="0" t="s">
         <v>414</v>
       </c>
       <c r="B211" s="0" t="s">
-        <v>414</v>
+        <v>415</v>
       </c>
       <c r="C211" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>7</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="212">
       <c r="A212" s="0" t="s">
-        <v>415</v>
+        <v>416</v>
       </c>
       <c r="B212" s="0" t="s">
         <v>416</v>
       </c>
       <c r="C212" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>7</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="213">
       <c r="A213" s="0" t="s">
         <v>417</v>
       </c>
       <c r="B213" s="0" t="s">
-        <v>417</v>
+        <v>418</v>
       </c>
       <c r="C213" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>7</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="214">
       <c r="A214" s="0" t="s">
-        <v>418</v>
+        <v>419</v>
       </c>
       <c r="B214" s="0" t="s">
         <v>419</v>
       </c>
       <c r="C214" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>7</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="215">
       <c r="A215" s="0" t="s">
         <v>420</v>
       </c>
       <c r="B215" s="0" t="s">
         <v>421</v>
       </c>
       <c r="C215" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D215" s="0" t="s">
@@ -10625,119 +10607,119 @@
       </c>
       <c r="B220" s="0" t="s">
         <v>431</v>
       </c>
       <c r="C220" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>7</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="221">
       <c r="A221" s="0" t="s">
         <v>432</v>
       </c>
       <c r="B221" s="0" t="s">
         <v>433</v>
       </c>
       <c r="C221" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>112</v>
+        <v>7</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="222">
       <c r="A222" s="0" t="s">
         <v>434</v>
       </c>
       <c r="B222" s="0" t="s">
         <v>435</v>
       </c>
       <c r="C222" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>7</v>
+        <v>112</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="223">
       <c r="A223" s="0" t="s">
         <v>436</v>
       </c>
       <c r="B223" s="0" t="s">
         <v>437</v>
       </c>
       <c r="C223" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>7</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>8</v>
+        <v>7</v>
       </c>
     </row>
     <row r="224">
       <c r="A224" s="0" t="s">
         <v>438</v>
       </c>
       <c r="B224" s="0" t="s">
         <v>439</v>
       </c>
       <c r="C224" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>112</v>
+        <v>7</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
     </row>
     <row r="225">
       <c r="A225" s="0" t="s">
         <v>440</v>
       </c>
       <c r="B225" s="0" t="s">
         <v>441</v>
       </c>
       <c r="C225" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>7</v>
+        <v>112</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="226">
       <c r="A226" s="0" t="s">
         <v>442</v>
       </c>
       <c r="B226" s="0" t="s">
         <v>443</v>
       </c>
       <c r="C226" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>7</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="227">
       <c r="A227" s="0" t="s">
         <v>444</v>
@@ -10778,615 +10760,615 @@
       </c>
       <c r="B229" s="0" t="s">
         <v>449</v>
       </c>
       <c r="C229" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>7</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="230">
       <c r="A230" s="0" t="s">
         <v>450</v>
       </c>
       <c r="B230" s="0" t="s">
         <v>451</v>
       </c>
       <c r="C230" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>112</v>
+        <v>7</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="231">
       <c r="A231" s="0" t="s">
         <v>452</v>
       </c>
       <c r="B231" s="0" t="s">
         <v>453</v>
       </c>
       <c r="C231" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>7</v>
+        <v>112</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="232">
       <c r="A232" s="0" t="s">
         <v>454</v>
       </c>
       <c r="B232" s="0" t="s">
         <v>455</v>
       </c>
       <c r="C232" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>7</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="233">
       <c r="A233" s="0" t="s">
         <v>456</v>
       </c>
       <c r="B233" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="C233" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>112</v>
+        <v>7</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="234">
       <c r="A234" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="B234" s="0" t="s">
         <v>458</v>
       </c>
       <c r="C234" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>7</v>
+        <v>112</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="235">
       <c r="A235" s="0" t="s">
         <v>459</v>
       </c>
       <c r="B235" s="0" t="s">
         <v>460</v>
       </c>
       <c r="C235" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>7</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="236">
       <c r="A236" s="0" t="s">
         <v>461</v>
       </c>
       <c r="B236" s="0" t="s">
-        <v>461</v>
+        <v>462</v>
       </c>
       <c r="C236" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>112</v>
+        <v>7</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="237">
       <c r="A237" s="0" t="s">
-        <v>462</v>
+        <v>463</v>
       </c>
       <c r="B237" s="0" t="s">
         <v>463</v>
       </c>
       <c r="C237" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>7</v>
+        <v>112</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="238">
       <c r="A238" s="0" t="s">
         <v>464</v>
       </c>
       <c r="B238" s="0" t="s">
         <v>465</v>
       </c>
       <c r="C238" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>7</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>8</v>
+        <v>7</v>
       </c>
     </row>
     <row r="239">
       <c r="A239" s="0" t="s">
         <v>466</v>
       </c>
       <c r="B239" s="0" t="s">
         <v>467</v>
       </c>
       <c r="C239" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="240">
       <c r="A240" s="0" t="s">
         <v>468</v>
       </c>
       <c r="B240" s="0" t="s">
         <v>469</v>
       </c>
       <c r="C240" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
     </row>
     <row r="241">
       <c r="A241" s="0" t="s">
-        <v>20</v>
+        <v>470</v>
       </c>
       <c r="B241" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="C241" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>7</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="242">
       <c r="A242" s="0" t="s">
-        <v>471</v>
+        <v>20</v>
       </c>
       <c r="B242" s="0" t="s">
         <v>472</v>
       </c>
       <c r="C242" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>7</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="243">
       <c r="A243" s="0" t="s">
         <v>473</v>
       </c>
       <c r="B243" s="0" t="s">
         <v>474</v>
       </c>
       <c r="C243" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>7</v>
       </c>
       <c r="E243" s="0" t="s">
-        <v>8</v>
+        <v>7</v>
       </c>
     </row>
     <row r="244">
       <c r="A244" s="0" t="s">
         <v>475</v>
       </c>
       <c r="B244" s="0" t="s">
         <v>476</v>
       </c>
       <c r="C244" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>7</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="245">
       <c r="A245" s="0" t="s">
         <v>477</v>
       </c>
       <c r="B245" s="0" t="s">
         <v>478</v>
       </c>
       <c r="C245" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="246">
       <c r="A246" s="0" t="s">
         <v>479</v>
       </c>
       <c r="B246" s="0" t="s">
         <v>480</v>
       </c>
       <c r="C246" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>8</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
     </row>
     <row r="247">
       <c r="A247" s="0" t="s">
         <v>481</v>
       </c>
       <c r="B247" s="0" t="s">
         <v>482</v>
       </c>
       <c r="C247" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="248">
       <c r="A248" s="0" t="s">
         <v>483</v>
       </c>
       <c r="B248" s="0" t="s">
         <v>484</v>
       </c>
       <c r="C248" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>7</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>8</v>
+        <v>7</v>
       </c>
     </row>
     <row r="249">
       <c r="A249" s="0" t="s">
         <v>485</v>
       </c>
       <c r="B249" s="0" t="s">
         <v>486</v>
       </c>
       <c r="C249" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>7</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
     </row>
     <row r="250">
       <c r="A250" s="0" t="s">
         <v>487</v>
       </c>
       <c r="B250" s="0" t="s">
         <v>488</v>
       </c>
       <c r="C250" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>8</v>
+        <v>7</v>
       </c>
     </row>
     <row r="251">
       <c r="A251" s="0" t="s">
         <v>489</v>
       </c>
       <c r="B251" s="0" t="s">
         <v>490</v>
       </c>
       <c r="C251" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
     </row>
     <row r="252">
       <c r="A252" s="0" t="s">
         <v>491</v>
       </c>
       <c r="B252" s="0" t="s">
         <v>492</v>
       </c>
       <c r="C252" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>7</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>8</v>
+        <v>7</v>
       </c>
     </row>
     <row r="253">
       <c r="A253" s="0" t="s">
         <v>493</v>
       </c>
       <c r="B253" s="0" t="s">
         <v>494</v>
       </c>
       <c r="C253" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="E253" s="0" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="254">
       <c r="A254" s="0" t="s">
         <v>495</v>
       </c>
       <c r="B254" s="0" t="s">
         <v>496</v>
       </c>
       <c r="C254" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
     </row>
     <row r="255">
       <c r="A255" s="0" t="s">
         <v>497</v>
       </c>
       <c r="B255" s="0" t="s">
         <v>498</v>
       </c>
       <c r="C255" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>8</v>
+        <v>7</v>
       </c>
     </row>
     <row r="256">
       <c r="A256" s="0" t="s">
         <v>499</v>
       </c>
       <c r="B256" s="0" t="s">
         <v>500</v>
       </c>
       <c r="C256" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
     </row>
     <row r="257">
       <c r="A257" s="0" t="s">
         <v>501</v>
       </c>
       <c r="B257" s="0" t="s">
         <v>502</v>
       </c>
       <c r="C257" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>7</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>8</v>
+        <v>7</v>
       </c>
     </row>
     <row r="258">
       <c r="A258" s="0" t="s">
         <v>503</v>
       </c>
       <c r="B258" s="0" t="s">
         <v>504</v>
       </c>
       <c r="C258" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D258" s="0" t="s">
         <v>7</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
     </row>
     <row r="259">
       <c r="A259" s="0" t="s">
         <v>505</v>
       </c>
       <c r="B259" s="0" t="s">
         <v>506</v>
       </c>
       <c r="C259" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="E259" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="260">
       <c r="A260" s="0" t="s">
         <v>507</v>
       </c>
       <c r="B260" s="0" t="s">
         <v>508</v>
       </c>
       <c r="C260" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D260" s="0" t="s">
         <v>8</v>
       </c>
       <c r="E260" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="261">
       <c r="A261" s="0" t="s">
         <v>509</v>
       </c>
       <c r="B261" s="0" t="s">
         <v>510</v>
       </c>
       <c r="C261" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>8</v>
+        <v>7</v>
       </c>
     </row>
     <row r="262">
       <c r="A262" s="0" t="s">
         <v>511</v>
       </c>
       <c r="B262" s="0" t="s">
         <v>512</v>
       </c>
       <c r="C262" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D262" s="0" t="s">
         <v>7</v>
       </c>
       <c r="E262" s="0" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="263">
       <c r="A263" s="0" t="s">
         <v>513</v>
       </c>
       <c r="B263" s="0" t="s">
         <v>514</v>
       </c>
       <c r="C263" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D263" s="0" t="s">
         <v>7</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
     </row>
     <row r="264">
       <c r="A264" s="0" t="s">
         <v>515</v>
       </c>
       <c r="B264" s="0" t="s">
         <v>516</v>
       </c>
       <c r="C264" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D264" s="0" t="s">
         <v>7</v>
       </c>
       <c r="E264" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="265">
       <c r="A265" s="0" t="s">
         <v>517</v>
       </c>
       <c r="B265" s="0" t="s">
         <v>518</v>
@@ -11427,201 +11409,201 @@
       </c>
       <c r="C267" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D267" s="0" t="s">
         <v>7</v>
       </c>
       <c r="E267" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="268">
       <c r="A268" s="0" t="s">
         <v>523</v>
       </c>
       <c r="B268" s="0" t="s">
         <v>524</v>
       </c>
       <c r="C268" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D268" s="0" t="s">
         <v>7</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>8</v>
+        <v>7</v>
       </c>
     </row>
     <row r="269">
       <c r="A269" s="0" t="s">
         <v>525</v>
       </c>
       <c r="B269" s="0" t="s">
         <v>526</v>
       </c>
       <c r="C269" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>7</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
     </row>
     <row r="270">
       <c r="A270" s="0" t="s">
         <v>527</v>
       </c>
       <c r="B270" s="0" t="s">
         <v>528</v>
       </c>
       <c r="C270" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="271">
       <c r="A271" s="0" t="s">
         <v>529</v>
       </c>
       <c r="B271" s="0" t="s">
         <v>530</v>
       </c>
       <c r="C271" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>8</v>
+        <v>7</v>
       </c>
     </row>
     <row r="272">
       <c r="A272" s="0" t="s">
         <v>531</v>
       </c>
       <c r="B272" s="0" t="s">
         <v>532</v>
       </c>
       <c r="C272" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>112</v>
+        <v>7</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
     </row>
     <row r="273">
       <c r="A273" s="0" t="s">
         <v>533</v>
       </c>
       <c r="B273" s="0" t="s">
         <v>534</v>
       </c>
       <c r="C273" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E273" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="274">
       <c r="A274" s="0" t="s">
-        <v>26</v>
+        <v>535</v>
       </c>
       <c r="B274" s="0" t="s">
-        <v>535</v>
+        <v>536</v>
       </c>
       <c r="C274" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>7</v>
+        <v>112</v>
       </c>
       <c r="E274" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="275">
       <c r="A275" s="0" t="s">
-        <v>536</v>
+        <v>26</v>
       </c>
       <c r="B275" s="0" t="s">
         <v>537</v>
       </c>
       <c r="C275" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D275" s="0" t="s">
         <v>7</v>
       </c>
       <c r="E275" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="276">
       <c r="A276" s="0" t="s">
         <v>538</v>
       </c>
       <c r="B276" s="0" t="s">
         <v>539</v>
       </c>
       <c r="C276" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="E276" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="277">
       <c r="A277" s="0" t="s">
         <v>540</v>
       </c>
       <c r="B277" s="0" t="s">
         <v>541</v>
       </c>
       <c r="C277" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E277" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="278">
       <c r="A278" s="0" t="s">
         <v>542</v>
       </c>
       <c r="B278" s="0" t="s">
         <v>543</v>
       </c>
       <c r="C278" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D278" s="0" t="s">
         <v>7</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="279">
       <c r="A279" s="0" t="s">
         <v>544</v>
@@ -11662,306 +11644,306 @@
       </c>
       <c r="B281" s="0" t="s">
         <v>549</v>
       </c>
       <c r="C281" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>7</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="282">
       <c r="A282" s="0" t="s">
         <v>550</v>
       </c>
       <c r="B282" s="0" t="s">
         <v>551</v>
       </c>
       <c r="C282" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>112</v>
+        <v>7</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="283">
       <c r="A283" s="0" t="s">
         <v>552</v>
       </c>
       <c r="B283" s="0" t="s">
         <v>553</v>
       </c>
       <c r="C283" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>7</v>
+        <v>112</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="284">
       <c r="A284" s="0" t="s">
         <v>554</v>
       </c>
       <c r="B284" s="0" t="s">
         <v>555</v>
       </c>
       <c r="C284" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>7</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>8</v>
+        <v>7</v>
       </c>
     </row>
     <row r="285">
       <c r="A285" s="0" t="s">
         <v>556</v>
       </c>
       <c r="B285" s="0" t="s">
         <v>557</v>
       </c>
       <c r="C285" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>7</v>
       </c>
       <c r="E285" s="0" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
     </row>
     <row r="286">
       <c r="A286" s="0" t="s">
         <v>558</v>
       </c>
       <c r="B286" s="0" t="s">
         <v>559</v>
       </c>
       <c r="C286" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>7</v>
       </c>
       <c r="E286" s="0" t="s">
-        <v>8</v>
+        <v>7</v>
       </c>
     </row>
     <row r="287">
       <c r="A287" s="0" t="s">
-        <v>32</v>
+        <v>560</v>
       </c>
       <c r="B287" s="0" t="s">
-        <v>560</v>
+        <v>561</v>
       </c>
       <c r="C287" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>7</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
     </row>
     <row r="288">
       <c r="A288" s="0" t="s">
-        <v>561</v>
+        <v>32</v>
       </c>
       <c r="B288" s="0" t="s">
         <v>562</v>
       </c>
       <c r="C288" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>112</v>
+        <v>7</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="289">
       <c r="A289" s="0" t="s">
         <v>563</v>
       </c>
       <c r="B289" s="0" t="s">
         <v>564</v>
       </c>
       <c r="C289" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>7</v>
+        <v>112</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="290">
       <c r="A290" s="0" t="s">
         <v>565</v>
       </c>
       <c r="B290" s="0" t="s">
         <v>566</v>
       </c>
       <c r="C290" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>7</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="291">
       <c r="A291" s="0" t="s">
         <v>567</v>
       </c>
       <c r="B291" s="0" t="s">
         <v>568</v>
       </c>
       <c r="C291" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>7</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="292">
       <c r="A292" s="0" t="s">
         <v>569</v>
       </c>
       <c r="B292" s="0" t="s">
         <v>570</v>
       </c>
       <c r="C292" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D292" s="0" t="s">
-        <v>112</v>
+        <v>7</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="293">
       <c r="A293" s="0" t="s">
         <v>571</v>
       </c>
       <c r="B293" s="0" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
       <c r="C293" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D293" s="0" t="s">
-        <v>7</v>
+        <v>112</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="294">
       <c r="A294" s="0" t="s">
-        <v>572</v>
+        <v>573</v>
       </c>
       <c r="B294" s="0" t="s">
         <v>573</v>
       </c>
       <c r="C294" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>7</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="295">
       <c r="A295" s="0" t="s">
         <v>574</v>
       </c>
       <c r="B295" s="0" t="s">
         <v>575</v>
       </c>
       <c r="C295" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>7</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="296">
       <c r="A296" s="0" t="s">
         <v>576</v>
       </c>
       <c r="B296" s="0" t="s">
         <v>577</v>
       </c>
       <c r="C296" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D296" s="0" t="s">
-        <v>112</v>
+        <v>7</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="297">
       <c r="A297" s="0" t="s">
         <v>578</v>
       </c>
       <c r="B297" s="0" t="s">
         <v>579</v>
       </c>
       <c r="C297" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D297" s="0" t="s">
-        <v>7</v>
+        <v>112</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="298">
       <c r="A298" s="0" t="s">
         <v>580</v>
       </c>
       <c r="B298" s="0" t="s">
         <v>581</v>
       </c>
       <c r="C298" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>7</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="299">
       <c r="A299" s="0" t="s">
         <v>582</v>
@@ -11996,108 +11978,108 @@
         <v>7</v>
       </c>
     </row>
     <row r="301">
       <c r="A301" s="0" t="s">
         <v>586</v>
       </c>
       <c r="B301" s="0" t="s">
         <v>587</v>
       </c>
       <c r="C301" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>7</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="302">
       <c r="A302" s="0" t="s">
         <v>588</v>
       </c>
       <c r="B302" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="C302" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>7</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="303">
       <c r="A303" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="B303" s="0" t="s">
         <v>590</v>
       </c>
       <c r="C303" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>7</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>8</v>
+        <v>7</v>
       </c>
     </row>
     <row r="304">
       <c r="A304" s="0" t="s">
         <v>591</v>
       </c>
       <c r="B304" s="0" t="s">
         <v>592</v>
       </c>
       <c r="C304" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>112</v>
+        <v>7</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
     </row>
     <row r="305">
       <c r="A305" s="0" t="s">
         <v>593</v>
       </c>
       <c r="B305" s="0" t="s">
         <v>594</v>
       </c>
       <c r="C305" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>7</v>
+        <v>112</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="306">
       <c r="A306" s="0" t="s">
         <v>595</v>
       </c>
       <c r="B306" s="0" t="s">
         <v>596</v>
       </c>
       <c r="C306" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>7</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="307">
       <c r="A307" s="0" t="s">
         <v>597</v>
@@ -12138,144 +12120,144 @@
       </c>
       <c r="B309" s="0" t="s">
         <v>602</v>
       </c>
       <c r="C309" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>7</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="310">
       <c r="A310" s="0" t="s">
         <v>603</v>
       </c>
       <c r="B310" s="0" t="s">
         <v>604</v>
       </c>
       <c r="C310" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D310" s="0" t="s">
-        <v>112</v>
+        <v>7</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="311">
       <c r="A311" s="0" t="s">
         <v>605</v>
       </c>
       <c r="B311" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="C311" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D311" s="0" t="s">
-        <v>7</v>
+        <v>112</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="312">
       <c r="A312" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
       <c r="B312" s="0" t="s">
         <v>607</v>
       </c>
       <c r="C312" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>7</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="313">
       <c r="A313" s="0" t="s">
         <v>608</v>
       </c>
       <c r="B313" s="0" t="s">
         <v>609</v>
       </c>
       <c r="C313" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>7</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="314">
       <c r="A314" s="0" t="s">
         <v>610</v>
       </c>
       <c r="B314" s="0" t="s">
         <v>611</v>
       </c>
       <c r="C314" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D314" s="0" t="s">
-        <v>112</v>
+        <v>7</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="315">
       <c r="A315" s="0" t="s">
         <v>612</v>
       </c>
       <c r="B315" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
       <c r="C315" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D315" s="0" t="s">
-        <v>7</v>
+        <v>112</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="316">
       <c r="A316" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="B316" s="0" t="s">
         <v>614</v>
       </c>
       <c r="C316" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>7</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="317">
       <c r="A317" s="0" t="s">
         <v>615</v>
       </c>
       <c r="B317" s="0" t="s">
         <v>616</v>
       </c>
       <c r="C317" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D317" s="0" t="s">
@@ -12291,68 +12273,68 @@
       </c>
       <c r="B318" s="0" t="s">
         <v>618</v>
       </c>
       <c r="C318" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>7</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="319">
       <c r="A319" s="0" t="s">
         <v>619</v>
       </c>
       <c r="B319" s="0" t="s">
         <v>620</v>
       </c>
       <c r="C319" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D319" s="0" t="s">
-        <v>112</v>
+        <v>7</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="320">
       <c r="A320" s="0" t="s">
         <v>621</v>
       </c>
       <c r="B320" s="0" t="s">
         <v>622</v>
       </c>
       <c r="C320" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>7</v>
+        <v>112</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="321">
       <c r="A321" s="0" t="s">
         <v>623</v>
       </c>
       <c r="B321" s="0" t="s">
         <v>624</v>
       </c>
       <c r="C321" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>7</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="322">
       <c r="A322" s="0" t="s">
         <v>625</v>
@@ -12376,156 +12358,156 @@
       </c>
       <c r="B323" s="0" t="s">
         <v>628</v>
       </c>
       <c r="C323" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>7</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="324">
       <c r="A324" s="0" t="s">
         <v>629</v>
       </c>
       <c r="B324" s="0" t="s">
         <v>630</v>
       </c>
       <c r="C324" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D324" s="0" t="s">
-        <v>112</v>
+        <v>7</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="325">
       <c r="A325" s="0" t="s">
         <v>631</v>
       </c>
       <c r="B325" s="0" t="s">
         <v>632</v>
       </c>
       <c r="C325" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D325" s="0" t="s">
-        <v>7</v>
+        <v>112</v>
       </c>
       <c r="E325" s="0" t="s">
-        <v>8</v>
+        <v>7</v>
       </c>
     </row>
     <row r="326">
       <c r="A326" s="0" t="s">
         <v>633</v>
       </c>
       <c r="B326" s="0" t="s">
         <v>634</v>
       </c>
       <c r="C326" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>7</v>
       </c>
       <c r="E326" s="0" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
     </row>
     <row r="327">
       <c r="A327" s="0" t="s">
         <v>635</v>
       </c>
       <c r="B327" s="0" t="s">
         <v>636</v>
       </c>
       <c r="C327" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>7</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="328">
       <c r="A328" s="0" t="s">
         <v>637</v>
       </c>
       <c r="B328" s="0" t="s">
         <v>638</v>
       </c>
       <c r="C328" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>7</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="329">
       <c r="A329" s="0" t="s">
         <v>639</v>
       </c>
       <c r="B329" s="0" t="s">
         <v>640</v>
       </c>
       <c r="C329" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>7</v>
       </c>
       <c r="E329" s="0" t="s">
-        <v>8</v>
+        <v>7</v>
       </c>
     </row>
     <row r="330">
       <c r="A330" s="0" t="s">
         <v>641</v>
       </c>
       <c r="B330" s="0" t="s">
         <v>642</v>
       </c>
       <c r="C330" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>7</v>
       </c>
       <c r="E330" s="0" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
     </row>
     <row r="331">
       <c r="A331" s="0" t="s">
         <v>643</v>
       </c>
       <c r="B331" s="0" t="s">
         <v>644</v>
       </c>
       <c r="C331" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>7</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="332">
       <c r="A332" s="0" t="s">
         <v>645</v>
       </c>
       <c r="B332" s="0" t="s">
         <v>646</v>
@@ -12540,99 +12522,99 @@
         <v>7</v>
       </c>
     </row>
     <row r="333">
       <c r="A333" s="0" t="s">
         <v>647</v>
       </c>
       <c r="B333" s="0" t="s">
         <v>648</v>
       </c>
       <c r="C333" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>7</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="334">
       <c r="A334" s="0" t="s">
         <v>649</v>
       </c>
       <c r="B334" s="0" t="s">
-        <v>649</v>
+        <v>650</v>
       </c>
       <c r="C334" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>7</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="335">
       <c r="A335" s="0" t="s">
-        <v>650</v>
+        <v>651</v>
       </c>
       <c r="B335" s="0" t="s">
-        <v>650</v>
+        <v>651</v>
       </c>
       <c r="C335" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>7</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="336">
       <c r="A336" s="0" t="s">
-        <v>651</v>
+        <v>652</v>
       </c>
       <c r="B336" s="0" t="s">
-        <v>651</v>
+        <v>652</v>
       </c>
       <c r="C336" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>7</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="337">
       <c r="A337" s="0" t="s">
-        <v>652</v>
+        <v>653</v>
       </c>
       <c r="B337" s="0" t="s">
         <v>653</v>
       </c>
       <c r="C337" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>7</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="338">
       <c r="A338" s="0" t="s">
         <v>654</v>
       </c>
       <c r="B338" s="0" t="s">
         <v>655</v>
       </c>
       <c r="C338" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D338" s="0" t="s">
@@ -12787,99 +12769,99 @@
       </c>
       <c r="C347" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>7</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="348">
       <c r="A348" s="0" t="s">
         <v>674</v>
       </c>
       <c r="B348" s="0" t="s">
         <v>675</v>
       </c>
       <c r="C348" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>7</v>
       </c>
       <c r="E348" s="0" t="s">
-        <v>8</v>
+        <v>7</v>
       </c>
     </row>
     <row r="349">
       <c r="A349" s="0" t="s">
         <v>676</v>
       </c>
       <c r="B349" s="0" t="s">
         <v>677</v>
       </c>
       <c r="C349" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D349" s="0" t="s">
-        <v>112</v>
+        <v>7</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
     </row>
     <row r="350">
       <c r="A350" s="0" t="s">
         <v>678</v>
       </c>
       <c r="B350" s="0" t="s">
-        <v>678</v>
+        <v>679</v>
       </c>
       <c r="C350" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="351">
       <c r="A351" s="0" t="s">
-        <v>679</v>
+        <v>680</v>
       </c>
       <c r="B351" s="0" t="s">
         <v>680</v>
       </c>
       <c r="C351" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D351" s="0" t="s">
-        <v>7</v>
+        <v>112</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="352">
       <c r="A352" s="0" t="s">
         <v>681</v>
       </c>
       <c r="B352" s="0" t="s">
         <v>682</v>
       </c>
       <c r="C352" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>7</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="353">
       <c r="A353" s="0" t="s">
         <v>683</v>
@@ -13203,125 +13185,125 @@
         <v>7</v>
       </c>
     </row>
     <row r="372">
       <c r="A372" s="0" t="s">
         <v>721</v>
       </c>
       <c r="B372" s="0" t="s">
         <v>722</v>
       </c>
       <c r="C372" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D372" s="0" t="s">
         <v>7</v>
       </c>
       <c r="E372" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="373">
       <c r="A373" s="0" t="s">
         <v>723</v>
       </c>
       <c r="B373" s="0" t="s">
-        <v>723</v>
+        <v>724</v>
       </c>
       <c r="C373" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>7</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>8</v>
+        <v>7</v>
       </c>
     </row>
     <row r="374">
       <c r="A374" s="0" t="s">
-        <v>724</v>
+        <v>725</v>
       </c>
       <c r="B374" s="0" t="s">
         <v>725</v>
       </c>
       <c r="C374" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D374" s="0" t="s">
         <v>7</v>
       </c>
       <c r="E374" s="0" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="375">
       <c r="A375" s="0" t="s">
         <v>726</v>
       </c>
       <c r="B375" s="0" t="s">
         <v>727</v>
       </c>
       <c r="C375" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D375" s="0" t="s">
         <v>7</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
     </row>
     <row r="376">
       <c r="A376" s="0" t="s">
         <v>728</v>
       </c>
       <c r="B376" s="0" t="s">
         <v>729</v>
       </c>
       <c r="C376" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>112</v>
+        <v>7</v>
       </c>
       <c r="E376" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="377">
       <c r="A377" s="0" t="s">
         <v>730</v>
       </c>
       <c r="B377" s="0" t="s">
         <v>731</v>
       </c>
       <c r="C377" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>7</v>
+        <v>112</v>
       </c>
       <c r="E377" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="378">
       <c r="A378" s="0" t="s">
         <v>732</v>
       </c>
       <c r="B378" s="0" t="s">
         <v>733</v>
       </c>
       <c r="C378" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>7</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="379">
       <c r="A379" s="0" t="s">
         <v>734</v>
@@ -13362,136 +13344,136 @@
       </c>
       <c r="B381" s="0" t="s">
         <v>739</v>
       </c>
       <c r="C381" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D381" s="0" t="s">
         <v>7</v>
       </c>
       <c r="E381" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="382">
       <c r="A382" s="0" t="s">
         <v>740</v>
       </c>
       <c r="B382" s="0" t="s">
         <v>741</v>
       </c>
       <c r="C382" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>112</v>
+        <v>7</v>
       </c>
       <c r="E382" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="383">
       <c r="A383" s="0" t="s">
         <v>742</v>
       </c>
       <c r="B383" s="0" t="s">
         <v>743</v>
       </c>
       <c r="C383" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>7</v>
+        <v>112</v>
       </c>
       <c r="E383" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="384">
       <c r="A384" s="0" t="s">
         <v>744</v>
       </c>
       <c r="B384" s="0" t="s">
         <v>745</v>
       </c>
       <c r="C384" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>112</v>
+        <v>7</v>
       </c>
       <c r="E384" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="385">
       <c r="A385" s="0" t="s">
         <v>746</v>
       </c>
       <c r="B385" s="0" t="s">
         <v>747</v>
       </c>
       <c r="C385" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D385" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>8</v>
+        <v>7</v>
       </c>
     </row>
     <row r="386">
       <c r="A386" s="0" t="s">
         <v>748</v>
       </c>
       <c r="B386" s="0" t="s">
         <v>749</v>
       </c>
       <c r="C386" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D386" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
     </row>
     <row r="387">
       <c r="A387" s="0" t="s">
         <v>750</v>
       </c>
       <c r="B387" s="0" t="s">
         <v>751</v>
       </c>
       <c r="C387" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D387" s="0" t="s">
-        <v>7</v>
+        <v>112</v>
       </c>
       <c r="E387" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="388">
       <c r="A388" s="0" t="s">
         <v>752</v>
       </c>
       <c r="B388" s="0" t="s">
         <v>753</v>
       </c>
       <c r="C388" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D388" s="0" t="s">
         <v>7</v>
       </c>
       <c r="E388" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="389">
       <c r="A389" s="0" t="s">
         <v>754</v>
@@ -13611,99 +13593,99 @@
         <v>7</v>
       </c>
     </row>
     <row r="396">
       <c r="A396" s="0" t="s">
         <v>768</v>
       </c>
       <c r="B396" s="0" t="s">
         <v>769</v>
       </c>
       <c r="C396" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D396" s="0" t="s">
         <v>7</v>
       </c>
       <c r="E396" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="397">
       <c r="A397" s="0" t="s">
         <v>770</v>
       </c>
       <c r="B397" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="C397" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D397" s="0" t="s">
-        <v>112</v>
+        <v>7</v>
       </c>
       <c r="E397" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="398">
       <c r="A398" s="0" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
       <c r="B398" s="0" t="s">
         <v>772</v>
       </c>
       <c r="C398" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D398" s="0" t="s">
-        <v>7</v>
+        <v>112</v>
       </c>
       <c r="E398" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="399">
       <c r="A399" s="0" t="s">
         <v>773</v>
       </c>
       <c r="B399" s="0" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
       <c r="C399" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D399" s="0" t="s">
         <v>7</v>
       </c>
       <c r="E399" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="400">
       <c r="A400" s="0" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
       <c r="B400" s="0" t="s">
         <v>775</v>
       </c>
       <c r="C400" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D400" s="0" t="s">
         <v>7</v>
       </c>
       <c r="E400" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="401">
       <c r="A401" s="0" t="s">
         <v>776</v>
       </c>
       <c r="B401" s="0" t="s">
         <v>777</v>
       </c>
       <c r="C401" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D401" s="0" t="s">
@@ -13787,68 +13769,68 @@
       </c>
       <c r="B406" s="0" t="s">
         <v>787</v>
       </c>
       <c r="C406" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D406" s="0" t="s">
         <v>7</v>
       </c>
       <c r="E406" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="407">
       <c r="A407" s="0" t="s">
         <v>788</v>
       </c>
       <c r="B407" s="0" t="s">
         <v>789</v>
       </c>
       <c r="C407" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D407" s="0" t="s">
-        <v>112</v>
+        <v>7</v>
       </c>
       <c r="E407" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="408">
       <c r="A408" s="0" t="s">
         <v>790</v>
       </c>
       <c r="B408" s="0" t="s">
         <v>791</v>
       </c>
       <c r="C408" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D408" s="0" t="s">
-        <v>7</v>
+        <v>112</v>
       </c>
       <c r="E408" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="409">
       <c r="A409" s="0" t="s">
         <v>792</v>
       </c>
       <c r="B409" s="0" t="s">
         <v>793</v>
       </c>
       <c r="C409" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D409" s="0" t="s">
         <v>7</v>
       </c>
       <c r="E409" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="410">
       <c r="A410" s="0" t="s">
         <v>794</v>
@@ -13982,71 +13964,71 @@
         <v>7</v>
       </c>
       <c r="E417" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="418">
       <c r="A418" s="0" t="s">
         <v>810</v>
       </c>
       <c r="B418" s="0" t="s">
         <v>811</v>
       </c>
       <c r="C418" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D418" s="0" t="s">
         <v>7</v>
       </c>
       <c r="E418" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="419">
       <c r="A419" s="0" t="s">
-        <v>36</v>
+        <v>812</v>
       </c>
       <c r="B419" s="0" t="s">
-        <v>36</v>
+        <v>813</v>
       </c>
       <c r="C419" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D419" s="0" t="s">
         <v>7</v>
       </c>
       <c r="E419" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="420">
       <c r="A420" s="0" t="s">
-        <v>812</v>
+        <v>36</v>
       </c>
       <c r="B420" s="0" t="s">
-        <v>813</v>
+        <v>36</v>
       </c>
       <c r="C420" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D420" s="0" t="s">
         <v>7</v>
       </c>
       <c r="E420" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="421">
       <c r="A421" s="0" t="s">
         <v>814</v>
       </c>
       <c r="B421" s="0" t="s">
         <v>815</v>
       </c>
       <c r="C421" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D421" s="0" t="s">
         <v>7</v>
       </c>
       <c r="E421" s="0" t="s">
@@ -14427,82 +14409,82 @@
         <v>7</v>
       </c>
     </row>
     <row r="444">
       <c r="A444" s="0" t="s">
         <v>860</v>
       </c>
       <c r="B444" s="0" t="s">
         <v>861</v>
       </c>
       <c r="C444" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D444" s="0" t="s">
         <v>7</v>
       </c>
       <c r="E444" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="445">
       <c r="A445" s="0" t="s">
         <v>862</v>
       </c>
       <c r="B445" s="0" t="s">
-        <v>862</v>
+        <v>863</v>
       </c>
       <c r="C445" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D445" s="0" t="s">
         <v>7</v>
       </c>
       <c r="E445" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="446">
       <c r="A446" s="0" t="s">
-        <v>38</v>
+        <v>864</v>
       </c>
       <c r="B446" s="0" t="s">
-        <v>863</v>
+        <v>864</v>
       </c>
       <c r="C446" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D446" s="0" t="s">
         <v>7</v>
       </c>
       <c r="E446" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="447">
       <c r="A447" s="0" t="s">
-        <v>864</v>
+        <v>38</v>
       </c>
       <c r="B447" s="0" t="s">
         <v>865</v>
       </c>
       <c r="C447" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D447" s="0" t="s">
         <v>7</v>
       </c>
       <c r="E447" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="448">
       <c r="A448" s="0" t="s">
         <v>866</v>
       </c>
       <c r="B448" s="0" t="s">
         <v>867</v>
       </c>
       <c r="C448" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D448" s="0" t="s">
@@ -14784,65 +14766,65 @@
         <v>7</v>
       </c>
     </row>
     <row r="465">
       <c r="A465" s="0" t="s">
         <v>900</v>
       </c>
       <c r="B465" s="0" t="s">
         <v>901</v>
       </c>
       <c r="C465" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D465" s="0" t="s">
         <v>7</v>
       </c>
       <c r="E465" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="466">
       <c r="A466" s="0" t="s">
         <v>902</v>
       </c>
       <c r="B466" s="0" t="s">
-        <v>902</v>
+        <v>903</v>
       </c>
       <c r="C466" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D466" s="0" t="s">
         <v>7</v>
       </c>
       <c r="E466" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="467">
       <c r="A467" s="0" t="s">
-        <v>903</v>
+        <v>904</v>
       </c>
       <c r="B467" s="0" t="s">
         <v>904</v>
       </c>
       <c r="C467" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D467" s="0" t="s">
         <v>7</v>
       </c>
       <c r="E467" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="468">
       <c r="A468" s="0" t="s">
         <v>905</v>
       </c>
       <c r="B468" s="0" t="s">
         <v>906</v>
       </c>
       <c r="C468" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D468" s="0" t="s">
@@ -14858,68 +14840,68 @@
       </c>
       <c r="B469" s="0" t="s">
         <v>908</v>
       </c>
       <c r="C469" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D469" s="0" t="s">
         <v>7</v>
       </c>
       <c r="E469" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="470">
       <c r="A470" s="0" t="s">
         <v>909</v>
       </c>
       <c r="B470" s="0" t="s">
         <v>910</v>
       </c>
       <c r="C470" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D470" s="0" t="s">
-        <v>112</v>
+        <v>7</v>
       </c>
       <c r="E470" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="471">
       <c r="A471" s="0" t="s">
         <v>911</v>
       </c>
       <c r="B471" s="0" t="s">
         <v>912</v>
       </c>
       <c r="C471" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D471" s="0" t="s">
-        <v>7</v>
+        <v>112</v>
       </c>
       <c r="E471" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="472">
       <c r="A472" s="0" t="s">
         <v>913</v>
       </c>
       <c r="B472" s="0" t="s">
         <v>914</v>
       </c>
       <c r="C472" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D472" s="0" t="s">
         <v>7</v>
       </c>
       <c r="E472" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="473">
       <c r="A473" s="0" t="s">
         <v>915</v>
@@ -14943,416 +14925,416 @@
       </c>
       <c r="B474" s="0" t="s">
         <v>918</v>
       </c>
       <c r="C474" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D474" s="0" t="s">
         <v>7</v>
       </c>
       <c r="E474" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="475">
       <c r="A475" s="0" t="s">
         <v>919</v>
       </c>
       <c r="B475" s="0" t="s">
         <v>920</v>
       </c>
       <c r="C475" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D475" s="0" t="s">
-        <v>112</v>
+        <v>7</v>
       </c>
       <c r="E475" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="476">
       <c r="A476" s="0" t="s">
         <v>921</v>
       </c>
       <c r="B476" s="0" t="s">
         <v>922</v>
       </c>
       <c r="C476" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D476" s="0" t="s">
-        <v>7</v>
+        <v>112</v>
       </c>
       <c r="E476" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="477">
       <c r="A477" s="0" t="s">
         <v>923</v>
       </c>
       <c r="B477" s="0" t="s">
         <v>924</v>
       </c>
       <c r="C477" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D477" s="0" t="s">
-        <v>112</v>
+        <v>7</v>
       </c>
       <c r="E477" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="478">
       <c r="A478" s="0" t="s">
         <v>925</v>
       </c>
       <c r="B478" s="0" t="s">
         <v>926</v>
       </c>
       <c r="C478" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D478" s="0" t="s">
-        <v>7</v>
+        <v>112</v>
       </c>
       <c r="E478" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="479">
       <c r="A479" s="0" t="s">
         <v>927</v>
       </c>
       <c r="B479" s="0" t="s">
         <v>928</v>
       </c>
       <c r="C479" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D479" s="0" t="s">
-        <v>112</v>
+        <v>7</v>
       </c>
       <c r="E479" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="480">
       <c r="A480" s="0" t="s">
         <v>929</v>
       </c>
       <c r="B480" s="0" t="s">
         <v>930</v>
       </c>
       <c r="C480" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D480" s="0" t="s">
-        <v>7</v>
+        <v>112</v>
       </c>
       <c r="E480" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="481">
       <c r="A481" s="0" t="s">
         <v>931</v>
       </c>
       <c r="B481" s="0" t="s">
         <v>932</v>
       </c>
       <c r="C481" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D481" s="0" t="s">
         <v>7</v>
       </c>
       <c r="E481" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="482">
       <c r="A482" s="0" t="s">
         <v>933</v>
       </c>
       <c r="B482" s="0" t="s">
         <v>934</v>
       </c>
       <c r="C482" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D482" s="0" t="s">
         <v>7</v>
       </c>
       <c r="E482" s="0" t="s">
-        <v>8</v>
+        <v>7</v>
       </c>
     </row>
     <row r="483">
       <c r="A483" s="0" t="s">
         <v>935</v>
       </c>
       <c r="B483" s="0" t="s">
         <v>936</v>
       </c>
       <c r="C483" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D483" s="0" t="s">
         <v>7</v>
       </c>
       <c r="E483" s="0" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
     </row>
     <row r="484">
       <c r="A484" s="0" t="s">
         <v>937</v>
       </c>
       <c r="B484" s="0" t="s">
         <v>938</v>
       </c>
       <c r="C484" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D484" s="0" t="s">
         <v>7</v>
       </c>
       <c r="E484" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="485">
       <c r="A485" s="0" t="s">
         <v>939</v>
       </c>
       <c r="B485" s="0" t="s">
         <v>940</v>
       </c>
       <c r="C485" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D485" s="0" t="s">
         <v>7</v>
       </c>
       <c r="E485" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="486">
       <c r="A486" s="0" t="s">
         <v>941</v>
       </c>
       <c r="B486" s="0" t="s">
         <v>942</v>
       </c>
       <c r="C486" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D486" s="0" t="s">
-        <v>112</v>
+        <v>7</v>
       </c>
       <c r="E486" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="487">
       <c r="A487" s="0" t="s">
         <v>943</v>
       </c>
       <c r="B487" s="0" t="s">
         <v>944</v>
       </c>
       <c r="C487" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D487" s="0" t="s">
-        <v>7</v>
+        <v>112</v>
       </c>
       <c r="E487" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="488">
       <c r="A488" s="0" t="s">
         <v>945</v>
       </c>
       <c r="B488" s="0" t="s">
         <v>946</v>
       </c>
       <c r="C488" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D488" s="0" t="s">
         <v>7</v>
       </c>
       <c r="E488" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="489">
       <c r="A489" s="0" t="s">
         <v>947</v>
       </c>
       <c r="B489" s="0" t="s">
         <v>948</v>
       </c>
       <c r="C489" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D489" s="0" t="s">
         <v>7</v>
       </c>
       <c r="E489" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="490">
       <c r="A490" s="0" t="s">
         <v>949</v>
       </c>
       <c r="B490" s="0" t="s">
-        <v>949</v>
+        <v>950</v>
       </c>
       <c r="C490" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D490" s="0" t="s">
         <v>7</v>
       </c>
       <c r="E490" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="491">
       <c r="A491" s="0" t="s">
-        <v>950</v>
+        <v>951</v>
       </c>
       <c r="B491" s="0" t="s">
         <v>951</v>
       </c>
       <c r="C491" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D491" s="0" t="s">
         <v>7</v>
       </c>
       <c r="E491" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="492">
       <c r="A492" s="0" t="s">
         <v>952</v>
       </c>
       <c r="B492" s="0" t="s">
         <v>953</v>
       </c>
       <c r="C492" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D492" s="0" t="s">
         <v>7</v>
       </c>
       <c r="E492" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="493">
       <c r="A493" s="0" t="s">
         <v>954</v>
       </c>
       <c r="B493" s="0" t="s">
-        <v>954</v>
+        <v>955</v>
       </c>
       <c r="C493" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D493" s="0" t="s">
         <v>7</v>
       </c>
       <c r="E493" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="494">
       <c r="A494" s="0" t="s">
-        <v>955</v>
+        <v>956</v>
       </c>
       <c r="B494" s="0" t="s">
         <v>956</v>
       </c>
       <c r="C494" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D494" s="0" t="s">
-        <v>112</v>
+        <v>7</v>
       </c>
       <c r="E494" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="495">
       <c r="A495" s="0" t="s">
         <v>957</v>
       </c>
       <c r="B495" s="0" t="s">
         <v>958</v>
       </c>
       <c r="C495" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D495" s="0" t="s">
-        <v>7</v>
+        <v>112</v>
       </c>
       <c r="E495" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="496">
       <c r="A496" s="0" t="s">
         <v>959</v>
       </c>
       <c r="B496" s="0" t="s">
-        <v>959</v>
+        <v>960</v>
       </c>
       <c r="C496" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D496" s="0" t="s">
         <v>7</v>
       </c>
       <c r="E496" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="497">
       <c r="A497" s="0" t="s">
-        <v>960</v>
+        <v>961</v>
       </c>
       <c r="B497" s="0" t="s">
         <v>961</v>
       </c>
       <c r="C497" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D497" s="0" t="s">
         <v>7</v>
       </c>
       <c r="E497" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="498">
       <c r="A498" s="0" t="s">
         <v>962</v>
       </c>
       <c r="B498" s="0" t="s">
         <v>963</v>
       </c>
       <c r="C498" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D498" s="0" t="s">
@@ -15589,68 +15571,68 @@
       </c>
       <c r="B512" s="0" t="s">
         <v>991</v>
       </c>
       <c r="C512" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D512" s="0" t="s">
         <v>7</v>
       </c>
       <c r="E512" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="513">
       <c r="A513" s="0" t="s">
         <v>992</v>
       </c>
       <c r="B513" s="0" t="s">
         <v>993</v>
       </c>
       <c r="C513" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D513" s="0" t="s">
-        <v>112</v>
+        <v>7</v>
       </c>
       <c r="E513" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="514">
       <c r="A514" s="0" t="s">
         <v>994</v>
       </c>
       <c r="B514" s="0" t="s">
         <v>995</v>
       </c>
       <c r="C514" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D514" s="0" t="s">
-        <v>7</v>
+        <v>112</v>
       </c>
       <c r="E514" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="515">
       <c r="A515" s="0" t="s">
         <v>996</v>
       </c>
       <c r="B515" s="0" t="s">
         <v>997</v>
       </c>
       <c r="C515" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D515" s="0" t="s">
         <v>7</v>
       </c>
       <c r="E515" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="516">
       <c r="A516" s="0" t="s">
         <v>998</v>
@@ -15674,102 +15656,102 @@
       </c>
       <c r="B517" s="0" t="s">
         <v>1001</v>
       </c>
       <c r="C517" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D517" s="0" t="s">
         <v>7</v>
       </c>
       <c r="E517" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="518">
       <c r="A518" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="B518" s="0" t="s">
         <v>1003</v>
       </c>
       <c r="C518" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D518" s="0" t="s">
-        <v>112</v>
+        <v>7</v>
       </c>
       <c r="E518" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="519">
       <c r="A519" s="0" t="s">
         <v>1004</v>
       </c>
       <c r="B519" s="0" t="s">
         <v>1005</v>
       </c>
       <c r="C519" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D519" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E519" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="520">
       <c r="A520" s="0" t="s">
         <v>1006</v>
       </c>
       <c r="B520" s="0" t="s">
         <v>1007</v>
       </c>
       <c r="C520" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D520" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E520" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="521">
       <c r="A521" s="0" t="s">
         <v>1008</v>
       </c>
       <c r="B521" s="0" t="s">
         <v>1009</v>
       </c>
       <c r="C521" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D521" s="0" t="s">
-        <v>7</v>
+        <v>112</v>
       </c>
       <c r="E521" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="522">
       <c r="A522" s="0" t="s">
         <v>1010</v>
       </c>
       <c r="B522" s="0" t="s">
         <v>1011</v>
       </c>
       <c r="C522" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D522" s="0" t="s">
         <v>7</v>
       </c>
       <c r="E522" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="523">
       <c r="A523" s="0" t="s">
         <v>1012</v>
@@ -15821,128 +15803,128 @@
         <v>7</v>
       </c>
     </row>
     <row r="526">
       <c r="A526" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="B526" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="C526" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D526" s="0" t="s">
         <v>7</v>
       </c>
       <c r="E526" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="527">
       <c r="A527" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="B527" s="0" t="s">
-        <v>1020</v>
+        <v>1021</v>
       </c>
       <c r="C527" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D527" s="0" t="s">
         <v>7</v>
       </c>
       <c r="E527" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="528">
       <c r="A528" s="0" t="s">
-        <v>1021</v>
+        <v>1022</v>
       </c>
       <c r="B528" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="C528" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D528" s="0" t="s">
         <v>7</v>
       </c>
       <c r="E528" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="529">
       <c r="A529" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="B529" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="C529" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D529" s="0" t="s">
         <v>7</v>
       </c>
       <c r="E529" s="0" t="s">
-        <v>8</v>
+        <v>7</v>
       </c>
     </row>
     <row r="530">
       <c r="A530" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="B530" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="C530" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D530" s="0" t="s">
         <v>7</v>
       </c>
       <c r="E530" s="0" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="531">
       <c r="A531" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="B531" s="0" t="s">
         <v>1028</v>
       </c>
       <c r="C531" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D531" s="0" t="s">
         <v>7</v>
       </c>
       <c r="E531" s="0" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
     </row>
     <row r="532">
       <c r="A532" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="B532" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="C532" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D532" s="0" t="s">
         <v>7</v>
       </c>
       <c r="E532" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="533">
       <c r="A533" s="0" t="s">
         <v>1031</v>
       </c>
       <c r="B533" s="0" t="s">
         <v>1032</v>
@@ -16031,88 +16013,88 @@
       </c>
       <c r="B538" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="C538" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D538" s="0" t="s">
         <v>7</v>
       </c>
       <c r="E538" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="539">
       <c r="A539" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="B539" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="C539" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D539" s="0" t="s">
-        <v>112</v>
+        <v>7</v>
       </c>
       <c r="E539" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="540">
       <c r="A540" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="B540" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="C540" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D540" s="0" t="s">
-        <v>7</v>
+        <v>112</v>
       </c>
       <c r="E540" s="0" t="s">
-        <v>8</v>
+        <v>7</v>
       </c>
     </row>
     <row r="541">
       <c r="A541" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="B541" s="0" t="s">
         <v>1048</v>
       </c>
       <c r="C541" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D541" s="0" t="s">
         <v>7</v>
       </c>
       <c r="E541" s="0" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
     </row>
     <row r="542">
       <c r="A542" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="B542" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="C542" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D542" s="0" t="s">
         <v>7</v>
       </c>
       <c r="E542" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="543">
       <c r="A543" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="B543" s="0" t="s">
         <v>1052</v>
@@ -16144,278 +16126,278 @@
         <v>7</v>
       </c>
     </row>
     <row r="545">
       <c r="A545" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="B545" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="C545" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D545" s="0" t="s">
         <v>7</v>
       </c>
       <c r="E545" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="546">
       <c r="A546" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="B546" s="0" t="s">
-        <v>1057</v>
+        <v>1058</v>
       </c>
       <c r="C546" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D546" s="0" t="s">
-        <v>112</v>
+        <v>7</v>
       </c>
       <c r="E546" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="547">
       <c r="A547" s="0" t="s">
-        <v>1058</v>
+        <v>1059</v>
       </c>
       <c r="B547" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="C547" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D547" s="0" t="s">
-        <v>7</v>
+        <v>112</v>
       </c>
       <c r="E547" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="548">
       <c r="A548" s="0" t="s">
         <v>1060</v>
       </c>
       <c r="B548" s="0" t="s">
         <v>1061</v>
       </c>
       <c r="C548" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D548" s="0" t="s">
         <v>7</v>
       </c>
       <c r="E548" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="549">
       <c r="A549" s="0" t="s">
         <v>1062</v>
       </c>
       <c r="B549" s="0" t="s">
         <v>1063</v>
       </c>
       <c r="C549" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D549" s="0" t="s">
-        <v>112</v>
+        <v>7</v>
       </c>
       <c r="E549" s="0" t="s">
-        <v>8</v>
+        <v>7</v>
       </c>
     </row>
     <row r="550">
       <c r="A550" s="0" t="s">
         <v>1064</v>
       </c>
       <c r="B550" s="0" t="s">
         <v>1065</v>
       </c>
       <c r="C550" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D550" s="0" t="s">
-        <v>7</v>
+        <v>112</v>
       </c>
       <c r="E550" s="0" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
     </row>
     <row r="551">
       <c r="A551" s="0" t="s">
         <v>1066</v>
       </c>
       <c r="B551" s="0" t="s">
         <v>1067</v>
       </c>
       <c r="C551" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D551" s="0" t="s">
         <v>7</v>
       </c>
       <c r="E551" s="0" t="s">
-        <v>8</v>
+        <v>7</v>
       </c>
     </row>
     <row r="552">
       <c r="A552" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="B552" s="0" t="s">
         <v>1069</v>
       </c>
       <c r="C552" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D552" s="0" t="s">
         <v>7</v>
       </c>
       <c r="E552" s="0" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
     </row>
     <row r="553">
       <c r="A553" s="0" t="s">
         <v>1070</v>
       </c>
       <c r="B553" s="0" t="s">
         <v>1071</v>
       </c>
       <c r="C553" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D553" s="0" t="s">
         <v>7</v>
       </c>
       <c r="E553" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="554">
       <c r="A554" s="0" t="s">
         <v>1072</v>
       </c>
       <c r="B554" s="0" t="s">
         <v>1073</v>
       </c>
       <c r="C554" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D554" s="0" t="s">
-        <v>112</v>
+        <v>7</v>
       </c>
       <c r="E554" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="555">
       <c r="A555" s="0" t="s">
         <v>1074</v>
       </c>
       <c r="B555" s="0" t="s">
         <v>1075</v>
       </c>
       <c r="C555" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D555" s="0" t="s">
-        <v>7</v>
+        <v>112</v>
       </c>
       <c r="E555" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="556">
       <c r="A556" s="0" t="s">
         <v>1076</v>
       </c>
       <c r="B556" s="0" t="s">
         <v>1077</v>
       </c>
       <c r="C556" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D556" s="0" t="s">
         <v>7</v>
       </c>
       <c r="E556" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="557">
       <c r="A557" s="0" t="s">
         <v>1078</v>
       </c>
       <c r="B557" s="0" t="s">
         <v>1079</v>
       </c>
       <c r="C557" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D557" s="0" t="s">
         <v>7</v>
       </c>
       <c r="E557" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="558">
       <c r="A558" s="0" t="s">
         <v>1080</v>
       </c>
       <c r="B558" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="C558" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D558" s="0" t="s">
-        <v>112</v>
+        <v>7</v>
       </c>
       <c r="E558" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="559">
       <c r="A559" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="B559" s="0" t="s">
         <v>1083</v>
       </c>
       <c r="C559" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D559" s="0" t="s">
-        <v>7</v>
+        <v>112</v>
       </c>
       <c r="E559" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="560">
       <c r="A560" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="B560" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="C560" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D560" s="0" t="s">
         <v>7</v>
       </c>
       <c r="E560" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="561">
       <c r="A561" s="0" t="s">
         <v>1086</v>
@@ -16473,68 +16455,68 @@
       </c>
       <c r="B564" s="0" t="s">
         <v>1093</v>
       </c>
       <c r="C564" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D564" s="0" t="s">
         <v>7</v>
       </c>
       <c r="E564" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="565">
       <c r="A565" s="0" t="s">
         <v>1094</v>
       </c>
       <c r="B565" s="0" t="s">
         <v>1095</v>
       </c>
       <c r="C565" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D565" s="0" t="s">
-        <v>1096</v>
+        <v>7</v>
       </c>
       <c r="E565" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="566">
       <c r="A566" s="0" t="s">
+        <v>1096</v>
+      </c>
+      <c r="B566" s="0" t="s">
         <v>1097</v>
       </c>
-      <c r="B566" s="0" t="s">
+      <c r="C566" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D566" s="0" t="s">
         <v>1098</v>
-      </c>
-[...4 lines deleted...]
-        <v>7</v>
       </c>
       <c r="E566" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="567">
       <c r="A567" s="0" t="s">
         <v>1099</v>
       </c>
       <c r="B567" s="0" t="s">
         <v>1100</v>
       </c>
       <c r="C567" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D567" s="0" t="s">
         <v>7</v>
       </c>
       <c r="E567" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="568">
       <c r="A568" s="0" t="s">
         <v>1101</v>
@@ -16660,280 +16642,280 @@
       </c>
       <c r="B575" s="0" t="s">
         <v>1116</v>
       </c>
       <c r="C575" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D575" s="0" t="s">
         <v>7</v>
       </c>
       <c r="E575" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="576">
       <c r="A576" s="0" t="s">
         <v>1117</v>
       </c>
       <c r="B576" s="0" t="s">
         <v>1118</v>
       </c>
       <c r="C576" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D576" s="0" t="s">
-        <v>112</v>
+        <v>7</v>
       </c>
       <c r="E576" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="577">
       <c r="A577" s="0" t="s">
         <v>1119</v>
       </c>
       <c r="B577" s="0" t="s">
-        <v>1119</v>
+        <v>1120</v>
       </c>
       <c r="C577" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D577" s="0" t="s">
-        <v>7</v>
+        <v>112</v>
       </c>
       <c r="E577" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="578">
       <c r="A578" s="0" t="s">
-        <v>1120</v>
+        <v>1121</v>
       </c>
       <c r="B578" s="0" t="s">
         <v>1121</v>
       </c>
       <c r="C578" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D578" s="0" t="s">
         <v>7</v>
       </c>
       <c r="E578" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="579">
       <c r="A579" s="0" t="s">
         <v>1122</v>
       </c>
       <c r="B579" s="0" t="s">
         <v>1123</v>
       </c>
       <c r="C579" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D579" s="0" t="s">
         <v>7</v>
       </c>
       <c r="E579" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="580">
       <c r="A580" s="0" t="s">
         <v>1124</v>
       </c>
       <c r="B580" s="0" t="s">
-        <v>1124</v>
+        <v>1125</v>
       </c>
       <c r="C580" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D580" s="0" t="s">
-        <v>112</v>
+        <v>7</v>
       </c>
       <c r="E580" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="581">
       <c r="A581" s="0" t="s">
-        <v>1125</v>
+        <v>1126</v>
       </c>
       <c r="B581" s="0" t="s">
         <v>1126</v>
       </c>
       <c r="C581" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D581" s="0" t="s">
-        <v>7</v>
+        <v>112</v>
       </c>
       <c r="E581" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="582">
       <c r="A582" s="0" t="s">
         <v>1127</v>
       </c>
       <c r="B582" s="0" t="s">
         <v>1128</v>
       </c>
       <c r="C582" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D582" s="0" t="s">
         <v>7</v>
       </c>
       <c r="E582" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="583">
       <c r="A583" s="0" t="s">
         <v>1129</v>
       </c>
       <c r="B583" s="0" t="s">
         <v>1130</v>
       </c>
       <c r="C583" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D583" s="0" t="s">
         <v>7</v>
       </c>
       <c r="E583" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="584">
       <c r="A584" s="0" t="s">
         <v>1131</v>
       </c>
       <c r="B584" s="0" t="s">
         <v>1132</v>
       </c>
       <c r="C584" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D584" s="0" t="s">
-        <v>112</v>
+        <v>7</v>
       </c>
       <c r="E584" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="585">
       <c r="A585" s="0" t="s">
         <v>1133</v>
       </c>
       <c r="B585" s="0" t="s">
-        <v>1133</v>
+        <v>1134</v>
       </c>
       <c r="C585" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D585" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E585" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="586">
       <c r="A586" s="0" t="s">
-        <v>1134</v>
+        <v>1135</v>
       </c>
       <c r="B586" s="0" t="s">
         <v>1135</v>
       </c>
       <c r="C586" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D586" s="0" t="s">
-        <v>7</v>
+        <v>112</v>
       </c>
       <c r="E586" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="587">
       <c r="A587" s="0" t="s">
         <v>1136</v>
       </c>
       <c r="B587" s="0" t="s">
-        <v>1136</v>
+        <v>1137</v>
       </c>
       <c r="C587" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D587" s="0" t="s">
         <v>7</v>
       </c>
       <c r="E587" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="588">
       <c r="A588" s="0" t="s">
-        <v>1137</v>
+        <v>1138</v>
       </c>
       <c r="B588" s="0" t="s">
         <v>1138</v>
       </c>
       <c r="C588" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D588" s="0" t="s">
         <v>7</v>
       </c>
       <c r="E588" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="589">
       <c r="A589" s="0" t="s">
         <v>1139</v>
       </c>
       <c r="B589" s="0" t="s">
-        <v>1139</v>
+        <v>1140</v>
       </c>
       <c r="C589" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D589" s="0" t="s">
         <v>7</v>
       </c>
       <c r="E589" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="590">
       <c r="A590" s="0" t="s">
-        <v>1140</v>
+        <v>1141</v>
       </c>
       <c r="B590" s="0" t="s">
         <v>1141</v>
       </c>
       <c r="C590" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D590" s="0" t="s">
         <v>7</v>
       </c>
       <c r="E590" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="591">
       <c r="A591" s="0" t="s">
         <v>1142</v>
       </c>
       <c r="B591" s="0" t="s">
         <v>1143</v>
       </c>
       <c r="C591" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D591" s="0" t="s">
@@ -17017,255 +16999,255 @@
       </c>
       <c r="B596" s="0" t="s">
         <v>1153</v>
       </c>
       <c r="C596" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D596" s="0" t="s">
         <v>7</v>
       </c>
       <c r="E596" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="597">
       <c r="A597" s="0" t="s">
         <v>1154</v>
       </c>
       <c r="B597" s="0" t="s">
         <v>1155</v>
       </c>
       <c r="C597" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D597" s="0" t="s">
-        <v>112</v>
+        <v>7</v>
       </c>
       <c r="E597" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="598">
       <c r="A598" s="0" t="s">
         <v>1156</v>
       </c>
       <c r="B598" s="0" t="s">
         <v>1157</v>
       </c>
       <c r="C598" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D598" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E598" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="599">
       <c r="A599" s="0" t="s">
         <v>1158</v>
       </c>
       <c r="B599" s="0" t="s">
-        <v>1158</v>
+        <v>1159</v>
       </c>
       <c r="C599" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D599" s="0" t="s">
-        <v>7</v>
+        <v>112</v>
       </c>
       <c r="E599" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="600">
       <c r="A600" s="0" t="s">
-        <v>1159</v>
+        <v>1160</v>
       </c>
       <c r="B600" s="0" t="s">
         <v>1160</v>
       </c>
       <c r="C600" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D600" s="0" t="s">
         <v>7</v>
       </c>
       <c r="E600" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="601">
       <c r="A601" s="0" t="s">
         <v>1161</v>
       </c>
       <c r="B601" s="0" t="s">
         <v>1162</v>
       </c>
       <c r="C601" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D601" s="0" t="s">
-        <v>112</v>
+        <v>7</v>
       </c>
       <c r="E601" s="0" t="s">
-        <v>8</v>
+        <v>7</v>
       </c>
     </row>
     <row r="602">
       <c r="A602" s="0" t="s">
         <v>1163</v>
       </c>
       <c r="B602" s="0" t="s">
         <v>1164</v>
       </c>
       <c r="C602" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D602" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E602" s="0" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
     </row>
     <row r="603">
       <c r="A603" s="0" t="s">
         <v>1165</v>
       </c>
       <c r="B603" s="0" t="s">
         <v>1166</v>
       </c>
       <c r="C603" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D603" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E603" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="604">
       <c r="A604" s="0" t="s">
         <v>1167</v>
       </c>
       <c r="B604" s="0" t="s">
         <v>1168</v>
       </c>
       <c r="C604" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D604" s="0" t="s">
-        <v>7</v>
+        <v>112</v>
       </c>
       <c r="E604" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="605">
       <c r="A605" s="0" t="s">
         <v>1169</v>
       </c>
       <c r="B605" s="0" t="s">
         <v>1170</v>
       </c>
       <c r="C605" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D605" s="0" t="s">
         <v>7</v>
       </c>
       <c r="E605" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="606">
       <c r="A606" s="0" t="s">
         <v>1171</v>
       </c>
       <c r="B606" s="0" t="s">
         <v>1172</v>
       </c>
       <c r="C606" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D606" s="0" t="s">
-        <v>112</v>
+        <v>7</v>
       </c>
       <c r="E606" s="0" t="s">
-        <v>8</v>
+        <v>7</v>
       </c>
     </row>
     <row r="607">
       <c r="A607" s="0" t="s">
         <v>1173</v>
       </c>
       <c r="B607" s="0" t="s">
         <v>1174</v>
       </c>
       <c r="C607" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D607" s="0" t="s">
-        <v>7</v>
+        <v>112</v>
       </c>
       <c r="E607" s="0" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
     </row>
     <row r="608">
       <c r="A608" s="0" t="s">
         <v>1175</v>
       </c>
       <c r="B608" s="0" t="s">
         <v>1176</v>
       </c>
       <c r="C608" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D608" s="0" t="s">
-        <v>112</v>
+        <v>7</v>
       </c>
       <c r="E608" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="609">
       <c r="A609" s="0" t="s">
         <v>1177</v>
       </c>
       <c r="B609" s="0" t="s">
         <v>1178</v>
       </c>
       <c r="C609" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D609" s="0" t="s">
-        <v>7</v>
+        <v>112</v>
       </c>
       <c r="E609" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="610">
       <c r="A610" s="0" t="s">
         <v>1179</v>
       </c>
       <c r="B610" s="0" t="s">
         <v>1180</v>
       </c>
       <c r="C610" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D610" s="0" t="s">
         <v>7</v>
       </c>
       <c r="E610" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="611">
       <c r="A611" s="0" t="s">
         <v>1181</v>
@@ -17300,354 +17282,354 @@
         <v>7</v>
       </c>
     </row>
     <row r="613">
       <c r="A613" s="0" t="s">
         <v>1185</v>
       </c>
       <c r="B613" s="0" t="s">
         <v>1186</v>
       </c>
       <c r="C613" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D613" s="0" t="s">
         <v>7</v>
       </c>
       <c r="E613" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="614">
       <c r="A614" s="0" t="s">
         <v>1187</v>
       </c>
       <c r="B614" s="0" t="s">
-        <v>1187</v>
+        <v>1188</v>
       </c>
       <c r="C614" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D614" s="0" t="s">
         <v>7</v>
       </c>
       <c r="E614" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="615">
       <c r="A615" s="0" t="s">
-        <v>1188</v>
+        <v>1189</v>
       </c>
       <c r="B615" s="0" t="s">
         <v>1189</v>
       </c>
       <c r="C615" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D615" s="0" t="s">
         <v>7</v>
       </c>
       <c r="E615" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="616">
       <c r="A616" s="0" t="s">
         <v>1190</v>
       </c>
       <c r="B616" s="0" t="s">
         <v>1191</v>
       </c>
       <c r="C616" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D616" s="0" t="s">
         <v>7</v>
       </c>
       <c r="E616" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="617">
       <c r="A617" s="0" t="s">
         <v>1192</v>
       </c>
       <c r="B617" s="0" t="s">
         <v>1193</v>
       </c>
       <c r="C617" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D617" s="0" t="s">
-        <v>112</v>
+        <v>7</v>
       </c>
       <c r="E617" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="618">
       <c r="A618" s="0" t="s">
         <v>1194</v>
       </c>
       <c r="B618" s="0" t="s">
         <v>1195</v>
       </c>
       <c r="C618" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D618" s="0" t="s">
-        <v>7</v>
+        <v>112</v>
       </c>
       <c r="E618" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="619">
       <c r="A619" s="0" t="s">
         <v>1196</v>
       </c>
       <c r="B619" s="0" t="s">
         <v>1197</v>
       </c>
       <c r="C619" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D619" s="0" t="s">
         <v>7</v>
       </c>
       <c r="E619" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="620">
       <c r="A620" s="0" t="s">
         <v>1198</v>
       </c>
       <c r="B620" s="0" t="s">
         <v>1199</v>
       </c>
       <c r="C620" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D620" s="0" t="s">
         <v>7</v>
       </c>
       <c r="E620" s="0" t="s">
-        <v>8</v>
+        <v>7</v>
       </c>
     </row>
     <row r="621">
       <c r="A621" s="0" t="s">
         <v>1200</v>
       </c>
       <c r="B621" s="0" t="s">
         <v>1201</v>
       </c>
       <c r="C621" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D621" s="0" t="s">
         <v>7</v>
       </c>
       <c r="E621" s="0" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
     </row>
     <row r="622">
       <c r="A622" s="0" t="s">
         <v>1202</v>
       </c>
       <c r="B622" s="0" t="s">
-        <v>1202</v>
+        <v>1203</v>
       </c>
       <c r="C622" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D622" s="0" t="s">
         <v>7</v>
       </c>
       <c r="E622" s="0" t="s">
-        <v>8</v>
+        <v>7</v>
       </c>
     </row>
     <row r="623">
       <c r="A623" s="0" t="s">
-        <v>1203</v>
+        <v>1204</v>
       </c>
       <c r="B623" s="0" t="s">
         <v>1204</v>
       </c>
       <c r="C623" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D623" s="0" t="s">
         <v>7</v>
       </c>
       <c r="E623" s="0" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
     </row>
     <row r="624">
       <c r="A624" s="0" t="s">
         <v>1205</v>
       </c>
       <c r="B624" s="0" t="s">
         <v>1206</v>
       </c>
       <c r="C624" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D624" s="0" t="s">
-        <v>112</v>
+        <v>7</v>
       </c>
       <c r="E624" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="625">
       <c r="A625" s="0" t="s">
         <v>1207</v>
       </c>
       <c r="B625" s="0" t="s">
         <v>1208</v>
       </c>
       <c r="C625" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D625" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E625" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="626">
       <c r="A626" s="0" t="s">
         <v>1209</v>
       </c>
       <c r="B626" s="0" t="s">
         <v>1210</v>
       </c>
       <c r="C626" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D626" s="0" t="s">
-        <v>7</v>
+        <v>112</v>
       </c>
       <c r="E626" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="627">
       <c r="A627" s="0" t="s">
         <v>1211</v>
       </c>
       <c r="B627" s="0" t="s">
-        <v>1211</v>
+        <v>1212</v>
       </c>
       <c r="C627" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D627" s="0" t="s">
         <v>7</v>
       </c>
       <c r="E627" s="0" t="s">
-        <v>8</v>
+        <v>7</v>
       </c>
     </row>
     <row r="628">
       <c r="A628" s="0" t="s">
-        <v>1212</v>
+        <v>1213</v>
       </c>
       <c r="B628" s="0" t="s">
-        <v>1212</v>
+        <v>1213</v>
       </c>
       <c r="C628" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D628" s="0" t="s">
         <v>7</v>
       </c>
       <c r="E628" s="0" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
     </row>
     <row r="629">
       <c r="A629" s="0" t="s">
-        <v>1213</v>
+        <v>1214</v>
       </c>
       <c r="B629" s="0" t="s">
         <v>1214</v>
       </c>
       <c r="C629" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D629" s="0" t="s">
         <v>7</v>
       </c>
       <c r="E629" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="630">
       <c r="A630" s="0" t="s">
         <v>1215</v>
       </c>
       <c r="B630" s="0" t="s">
         <v>1216</v>
       </c>
       <c r="C630" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D630" s="0" t="s">
         <v>7</v>
       </c>
       <c r="E630" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="631">
       <c r="A631" s="0" t="s">
         <v>1217</v>
       </c>
       <c r="B631" s="0" t="s">
-        <v>1217</v>
+        <v>1218</v>
       </c>
       <c r="C631" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D631" s="0" t="s">
         <v>7</v>
       </c>
       <c r="E631" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="632">
       <c r="A632" s="0" t="s">
-        <v>1218</v>
+        <v>1219</v>
       </c>
       <c r="B632" s="0" t="s">
         <v>1219</v>
       </c>
       <c r="C632" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D632" s="0" t="s">
         <v>7</v>
       </c>
       <c r="E632" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="633">
       <c r="A633" s="0" t="s">
         <v>1220</v>
       </c>
       <c r="B633" s="0" t="s">
         <v>1221</v>
       </c>
       <c r="C633" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D633" s="0" t="s">
@@ -17714,68 +17696,68 @@
       </c>
       <c r="B637" s="0" t="s">
         <v>1229</v>
       </c>
       <c r="C637" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D637" s="0" t="s">
         <v>7</v>
       </c>
       <c r="E637" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="638">
       <c r="A638" s="0" t="s">
         <v>1230</v>
       </c>
       <c r="B638" s="0" t="s">
         <v>1231</v>
       </c>
       <c r="C638" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D638" s="0" t="s">
-        <v>112</v>
+        <v>7</v>
       </c>
       <c r="E638" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="639">
       <c r="A639" s="0" t="s">
         <v>1232</v>
       </c>
       <c r="B639" s="0" t="s">
         <v>1233</v>
       </c>
       <c r="C639" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D639" s="0" t="s">
-        <v>7</v>
+        <v>112</v>
       </c>
       <c r="E639" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="640">
       <c r="A640" s="0" t="s">
         <v>1234</v>
       </c>
       <c r="B640" s="0" t="s">
         <v>1235</v>
       </c>
       <c r="C640" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D640" s="0" t="s">
         <v>7</v>
       </c>
       <c r="E640" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="641">
       <c r="A641" s="0" t="s">
         <v>1236</v>
@@ -17935,153 +17917,153 @@
       </c>
       <c r="B650" s="0" t="s">
         <v>1255</v>
       </c>
       <c r="C650" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D650" s="0" t="s">
         <v>7</v>
       </c>
       <c r="E650" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="651">
       <c r="A651" s="0" t="s">
         <v>1256</v>
       </c>
       <c r="B651" s="0" t="s">
         <v>1257</v>
       </c>
       <c r="C651" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D651" s="0" t="s">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="E651" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="652">
       <c r="A652" s="0" t="s">
         <v>1258</v>
       </c>
       <c r="B652" s="0" t="s">
         <v>1259</v>
       </c>
       <c r="C652" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D652" s="0" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E652" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="653">
       <c r="A653" s="0" t="s">
         <v>1260</v>
       </c>
       <c r="B653" s="0" t="s">
         <v>1261</v>
       </c>
       <c r="C653" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D653" s="0" t="s">
         <v>7</v>
       </c>
       <c r="E653" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="654">
       <c r="A654" s="0" t="s">
         <v>1262</v>
       </c>
       <c r="B654" s="0" t="s">
         <v>1263</v>
       </c>
       <c r="C654" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D654" s="0" t="s">
-        <v>112</v>
+        <v>7</v>
       </c>
       <c r="E654" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="655">
       <c r="A655" s="0" t="s">
         <v>1264</v>
       </c>
       <c r="B655" s="0" t="s">
         <v>1265</v>
       </c>
       <c r="C655" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D655" s="0" t="s">
-        <v>7</v>
+        <v>112</v>
       </c>
       <c r="E655" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="656">
       <c r="A656" s="0" t="s">
         <v>1266</v>
       </c>
       <c r="B656" s="0" t="s">
         <v>1267</v>
       </c>
       <c r="C656" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D656" s="0" t="s">
         <v>7</v>
       </c>
       <c r="E656" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="657">
       <c r="A657" s="0" t="s">
         <v>1268</v>
       </c>
       <c r="B657" s="0" t="s">
         <v>1269</v>
       </c>
       <c r="C657" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D657" s="0" t="s">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="E657" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="658">
       <c r="A658" s="0" t="s">
         <v>1270</v>
       </c>
       <c r="B658" s="0" t="s">
         <v>1271</v>
       </c>
       <c r="C658" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D658" s="0" t="s">
         <v>8</v>
       </c>
       <c r="E658" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="659">
       <c r="A659" s="0" t="s">
         <v>1272</v>
@@ -18139,102 +18121,102 @@
       </c>
       <c r="B662" s="0" t="s">
         <v>1279</v>
       </c>
       <c r="C662" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D662" s="0" t="s">
         <v>8</v>
       </c>
       <c r="E662" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="663">
       <c r="A663" s="0" t="s">
         <v>1280</v>
       </c>
       <c r="B663" s="0" t="s">
         <v>1281</v>
       </c>
       <c r="C663" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D663" s="0" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E663" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="664">
       <c r="A664" s="0" t="s">
         <v>1282</v>
       </c>
       <c r="B664" s="0" t="s">
-        <v>1282</v>
+        <v>1283</v>
       </c>
       <c r="C664" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D664" s="0" t="s">
-        <v>112</v>
+        <v>7</v>
       </c>
       <c r="E664" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="665">
       <c r="A665" s="0" t="s">
-        <v>1283</v>
+        <v>1284</v>
       </c>
       <c r="B665" s="0" t="s">
         <v>1284</v>
       </c>
       <c r="C665" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D665" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E665" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="666">
       <c r="A666" s="0" t="s">
         <v>1285</v>
       </c>
       <c r="B666" s="0" t="s">
         <v>1286</v>
       </c>
       <c r="C666" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D666" s="0" t="s">
-        <v>7</v>
+        <v>112</v>
       </c>
       <c r="E666" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="667">
       <c r="A667" s="0" t="s">
         <v>1287</v>
       </c>
       <c r="B667" s="0" t="s">
         <v>1288</v>
       </c>
       <c r="C667" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D667" s="0" t="s">
         <v>7</v>
       </c>
       <c r="E667" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="668">
       <c r="A668" s="0" t="s">
         <v>1289</v>
@@ -18261,90 +18243,90 @@
       </c>
       <c r="C669" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D669" s="0" t="s">
         <v>7</v>
       </c>
       <c r="E669" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="670">
       <c r="A670" s="0" t="s">
         <v>1293</v>
       </c>
       <c r="B670" s="0" t="s">
         <v>1294</v>
       </c>
       <c r="C670" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D670" s="0" t="s">
         <v>7</v>
       </c>
       <c r="E670" s="0" t="s">
-        <v>8</v>
+        <v>7</v>
       </c>
     </row>
     <row r="671">
       <c r="A671" s="0" t="s">
         <v>1295</v>
       </c>
       <c r="B671" s="0" t="s">
         <v>1296</v>
       </c>
       <c r="C671" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D671" s="0" t="s">
         <v>7</v>
       </c>
       <c r="E671" s="0" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
     </row>
     <row r="672">
       <c r="A672" s="0" t="s">
         <v>1297</v>
       </c>
       <c r="B672" s="0" t="s">
-        <v>1297</v>
+        <v>1298</v>
       </c>
       <c r="C672" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D672" s="0" t="s">
         <v>7</v>
       </c>
       <c r="E672" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="673">
       <c r="A673" s="0" t="s">
-        <v>1298</v>
+        <v>1299</v>
       </c>
       <c r="B673" s="0" t="s">
         <v>1299</v>
       </c>
       <c r="C673" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D673" s="0" t="s">
         <v>7</v>
       </c>
       <c r="E673" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="674">
       <c r="A674" s="0" t="s">
         <v>1300</v>
       </c>
       <c r="B674" s="0" t="s">
         <v>1301</v>
       </c>
       <c r="C674" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D674" s="0" t="s">
@@ -18479,68 +18461,68 @@
       </c>
       <c r="B682" s="0" t="s">
         <v>1317</v>
       </c>
       <c r="C682" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D682" s="0" t="s">
         <v>7</v>
       </c>
       <c r="E682" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="683">
       <c r="A683" s="0" t="s">
         <v>1318</v>
       </c>
       <c r="B683" s="0" t="s">
         <v>1319</v>
       </c>
       <c r="C683" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D683" s="0" t="s">
-        <v>112</v>
+        <v>7</v>
       </c>
       <c r="E683" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="684">
       <c r="A684" s="0" t="s">
         <v>1320</v>
       </c>
       <c r="B684" s="0" t="s">
         <v>1321</v>
       </c>
       <c r="C684" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D684" s="0" t="s">
-        <v>7</v>
+        <v>112</v>
       </c>
       <c r="E684" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="685">
       <c r="A685" s="0" t="s">
         <v>1322</v>
       </c>
       <c r="B685" s="0" t="s">
         <v>1323</v>
       </c>
       <c r="C685" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D685" s="0" t="s">
         <v>7</v>
       </c>
       <c r="E685" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="686">
       <c r="A686" s="0" t="s">
         <v>1324</v>
@@ -18564,102 +18546,102 @@
       </c>
       <c r="B687" s="0" t="s">
         <v>1327</v>
       </c>
       <c r="C687" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D687" s="0" t="s">
         <v>7</v>
       </c>
       <c r="E687" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="688">
       <c r="A688" s="0" t="s">
         <v>1328</v>
       </c>
       <c r="B688" s="0" t="s">
         <v>1329</v>
       </c>
       <c r="C688" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D688" s="0" t="s">
-        <v>112</v>
+        <v>7</v>
       </c>
       <c r="E688" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="689">
       <c r="A689" s="0" t="s">
         <v>1330</v>
       </c>
       <c r="B689" s="0" t="s">
         <v>1331</v>
       </c>
       <c r="C689" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D689" s="0" t="s">
-        <v>7</v>
+        <v>112</v>
       </c>
       <c r="E689" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="690">
       <c r="A690" s="0" t="s">
         <v>1332</v>
       </c>
       <c r="B690" s="0" t="s">
         <v>1333</v>
       </c>
       <c r="C690" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D690" s="0" t="s">
-        <v>112</v>
+        <v>7</v>
       </c>
       <c r="E690" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="691">
       <c r="A691" s="0" t="s">
         <v>1334</v>
       </c>
       <c r="B691" s="0" t="s">
         <v>1335</v>
       </c>
       <c r="C691" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D691" s="0" t="s">
-        <v>7</v>
+        <v>112</v>
       </c>
       <c r="E691" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="692">
       <c r="A692" s="0" t="s">
         <v>1336</v>
       </c>
       <c r="B692" s="0" t="s">
         <v>1337</v>
       </c>
       <c r="C692" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D692" s="0" t="s">
         <v>7</v>
       </c>
       <c r="E692" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="693">
       <c r="A693" s="0" t="s">
         <v>1338</v>
@@ -18700,51 +18682,51 @@
       </c>
       <c r="B695" s="0" t="s">
         <v>1343</v>
       </c>
       <c r="C695" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D695" s="0" t="s">
         <v>7</v>
       </c>
       <c r="E695" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="696">
       <c r="A696" s="0" t="s">
         <v>1344</v>
       </c>
       <c r="B696" s="0" t="s">
         <v>1345</v>
       </c>
       <c r="C696" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D696" s="0" t="s">
-        <v>112</v>
+        <v>7</v>
       </c>
       <c r="E696" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="697">
       <c r="A697" s="0" t="s">
         <v>1346</v>
       </c>
       <c r="B697" s="0" t="s">
         <v>1347</v>
       </c>
       <c r="C697" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D697" s="0" t="s">
         <v>7</v>
       </c>
       <c r="E697" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="698">
       <c r="A698" s="0" t="s">
         <v>1348</v>
@@ -20298,136 +20280,136 @@
       </c>
       <c r="B789" s="0" t="s">
         <v>1528</v>
       </c>
       <c r="C789" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D789" s="0" t="s">
         <v>7</v>
       </c>
       <c r="E789" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="790">
       <c r="A790" s="0" t="s">
         <v>1529</v>
       </c>
       <c r="B790" s="0" t="s">
         <v>1530</v>
       </c>
       <c r="C790" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D790" s="0" t="s">
-        <v>7</v>
+        <v>112</v>
       </c>
       <c r="E790" s="0" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
     </row>
     <row r="791">
       <c r="A791" s="0" t="s">
         <v>1531</v>
       </c>
       <c r="B791" s="0" t="s">
         <v>1532</v>
       </c>
       <c r="C791" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D791" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E791" s="0" t="s">
-        <v>8</v>
+        <v>7</v>
       </c>
     </row>
     <row r="792">
       <c r="A792" s="0" t="s">
         <v>1533</v>
       </c>
       <c r="B792" s="0" t="s">
         <v>1534</v>
       </c>
       <c r="C792" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D792" s="0" t="s">
-        <v>112</v>
+        <v>7</v>
       </c>
       <c r="E792" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="793">
       <c r="A793" s="0" t="s">
         <v>1535</v>
       </c>
       <c r="B793" s="0" t="s">
         <v>1536</v>
       </c>
       <c r="C793" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D793" s="0" t="s">
         <v>7</v>
       </c>
       <c r="E793" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="794">
       <c r="A794" s="0" t="s">
         <v>1537</v>
       </c>
       <c r="B794" s="0" t="s">
         <v>1538</v>
       </c>
       <c r="C794" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D794" s="0" t="s">
-        <v>7</v>
+        <v>112</v>
       </c>
       <c r="E794" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="795">
       <c r="A795" s="0" t="s">
         <v>1539</v>
       </c>
       <c r="B795" s="0" t="s">
         <v>1540</v>
       </c>
       <c r="C795" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D795" s="0" t="s">
-        <v>112</v>
+        <v>7</v>
       </c>
       <c r="E795" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="796">
       <c r="A796" s="0" t="s">
         <v>1541</v>
       </c>
       <c r="B796" s="0" t="s">
         <v>1542</v>
       </c>
       <c r="C796" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D796" s="0" t="s">
         <v>7</v>
       </c>
       <c r="E796" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="797">
       <c r="A797" s="0" t="s">
         <v>1543</v>
@@ -20655,144 +20637,144 @@
       </c>
       <c r="B810" s="0" t="s">
         <v>1570</v>
       </c>
       <c r="C810" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D810" s="0" t="s">
         <v>7</v>
       </c>
       <c r="E810" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="811">
       <c r="A811" s="0" t="s">
         <v>1571</v>
       </c>
       <c r="B811" s="0" t="s">
         <v>1572</v>
       </c>
       <c r="C811" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D811" s="0" t="s">
-        <v>7</v>
+        <v>112</v>
       </c>
       <c r="E811" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="812">
       <c r="A812" s="0" t="s">
         <v>1573</v>
       </c>
       <c r="B812" s="0" t="s">
         <v>1574</v>
       </c>
       <c r="C812" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D812" s="0" t="s">
-        <v>112</v>
+        <v>7</v>
       </c>
       <c r="E812" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="813">
       <c r="A813" s="0" t="s">
         <v>1575</v>
       </c>
       <c r="B813" s="0" t="s">
         <v>1576</v>
       </c>
       <c r="C813" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D813" s="0" t="s">
         <v>7</v>
       </c>
       <c r="E813" s="0" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
     </row>
     <row r="814">
       <c r="A814" s="0" t="s">
         <v>1577</v>
       </c>
       <c r="B814" s="0" t="s">
         <v>1578</v>
       </c>
       <c r="C814" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D814" s="0" t="s">
         <v>7</v>
       </c>
       <c r="E814" s="0" t="s">
-        <v>8</v>
+        <v>7</v>
       </c>
     </row>
     <row r="815">
       <c r="A815" s="0" t="s">
         <v>1579</v>
       </c>
       <c r="B815" s="0" t="s">
         <v>1580</v>
       </c>
       <c r="C815" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D815" s="0" t="s">
         <v>7</v>
       </c>
       <c r="E815" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="816">
       <c r="A816" s="0" t="s">
         <v>1581</v>
       </c>
       <c r="B816" s="0" t="s">
-        <v>1582</v>
+        <v>1581</v>
       </c>
       <c r="C816" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D816" s="0" t="s">
         <v>7</v>
       </c>
       <c r="E816" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="817">
       <c r="A817" s="0" t="s">
-        <v>1583</v>
+        <v>1582</v>
       </c>
       <c r="B817" s="0" t="s">
         <v>1583</v>
       </c>
       <c r="C817" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D817" s="0" t="s">
         <v>7</v>
       </c>
       <c r="E817" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="818">
       <c r="A818" s="0" t="s">
         <v>1584</v>
       </c>
       <c r="B818" s="0" t="s">
         <v>1585</v>
       </c>
       <c r="C818" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D818" s="0" t="s">
@@ -20859,156 +20841,156 @@
       </c>
       <c r="B822" s="0" t="s">
         <v>1593</v>
       </c>
       <c r="C822" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D822" s="0" t="s">
         <v>7</v>
       </c>
       <c r="E822" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="823">
       <c r="A823" s="0" t="s">
         <v>1594</v>
       </c>
       <c r="B823" s="0" t="s">
         <v>1595</v>
       </c>
       <c r="C823" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D823" s="0" t="s">
-        <v>7</v>
+        <v>112</v>
       </c>
       <c r="E823" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="824">
       <c r="A824" s="0" t="s">
         <v>1596</v>
       </c>
       <c r="B824" s="0" t="s">
         <v>1597</v>
       </c>
       <c r="C824" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D824" s="0" t="s">
-        <v>112</v>
+        <v>7</v>
       </c>
       <c r="E824" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="825">
       <c r="A825" s="0" t="s">
         <v>1598</v>
       </c>
       <c r="B825" s="0" t="s">
         <v>1599</v>
       </c>
       <c r="C825" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D825" s="0" t="s">
-        <v>7</v>
+        <v>112</v>
       </c>
       <c r="E825" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="826">
       <c r="A826" s="0" t="s">
         <v>1600</v>
       </c>
       <c r="B826" s="0" t="s">
         <v>1601</v>
       </c>
       <c r="C826" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D826" s="0" t="s">
-        <v>112</v>
+        <v>7</v>
       </c>
       <c r="E826" s="0" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
     </row>
     <row r="827">
       <c r="A827" s="0" t="s">
         <v>1602</v>
       </c>
       <c r="B827" s="0" t="s">
         <v>1603</v>
       </c>
       <c r="C827" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D827" s="0" t="s">
         <v>7</v>
       </c>
       <c r="E827" s="0" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="828">
       <c r="A828" s="0" t="s">
         <v>1604</v>
       </c>
       <c r="B828" s="0" t="s">
         <v>1605</v>
       </c>
       <c r="C828" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D828" s="0" t="s">
         <v>7</v>
       </c>
       <c r="E828" s="0" t="s">
-        <v>8</v>
+        <v>7</v>
       </c>
     </row>
     <row r="829">
       <c r="A829" s="0" t="s">
         <v>1606</v>
       </c>
       <c r="B829" s="0" t="s">
         <v>1607</v>
       </c>
       <c r="C829" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D829" s="0" t="s">
         <v>7</v>
       </c>
       <c r="E829" s="0" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
     </row>
     <row r="830">
       <c r="A830" s="0" t="s">
         <v>1608</v>
       </c>
       <c r="B830" s="0" t="s">
         <v>1609</v>
       </c>
       <c r="C830" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D830" s="0" t="s">
         <v>7</v>
       </c>
       <c r="E830" s="0" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="831">
       <c r="A831" s="0" t="s">
         <v>1610</v>
       </c>
       <c r="B831" s="0" t="s">
         <v>1611</v>
@@ -21304,153 +21286,153 @@
       </c>
       <c r="C848" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D848" s="0" t="s">
         <v>7</v>
       </c>
       <c r="E848" s="0" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="849">
       <c r="A849" s="0" t="s">
         <v>1646</v>
       </c>
       <c r="B849" s="0" t="s">
         <v>1647</v>
       </c>
       <c r="C849" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D849" s="0" t="s">
         <v>7</v>
       </c>
       <c r="E849" s="0" t="s">
-        <v>8</v>
+        <v>7</v>
       </c>
     </row>
     <row r="850">
       <c r="A850" s="0" t="s">
         <v>1648</v>
       </c>
       <c r="B850" s="0" t="s">
         <v>1649</v>
       </c>
       <c r="C850" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D850" s="0" t="s">
         <v>7</v>
       </c>
       <c r="E850" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="851">
       <c r="A851" s="0" t="s">
         <v>1650</v>
       </c>
       <c r="B851" s="0" t="s">
-        <v>1651</v>
+        <v>1650</v>
       </c>
       <c r="C851" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D851" s="0" t="s">
-        <v>7</v>
+        <v>112</v>
       </c>
       <c r="E851" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="852">
       <c r="A852" s="0" t="s">
-        <v>1652</v>
+        <v>73</v>
       </c>
       <c r="B852" s="0" t="s">
-        <v>1652</v>
+        <v>1651</v>
       </c>
       <c r="C852" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D852" s="0" t="s">
-        <v>112</v>
+        <v>7</v>
       </c>
       <c r="E852" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="853">
       <c r="A853" s="0" t="s">
-        <v>73</v>
+        <v>1652</v>
       </c>
       <c r="B853" s="0" t="s">
         <v>1653</v>
       </c>
       <c r="C853" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D853" s="0" t="s">
         <v>7</v>
       </c>
       <c r="E853" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="854">
       <c r="A854" s="0" t="s">
         <v>1654</v>
       </c>
       <c r="B854" s="0" t="s">
         <v>1655</v>
       </c>
       <c r="C854" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D854" s="0" t="s">
         <v>7</v>
       </c>
       <c r="E854" s="0" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
     </row>
     <row r="855">
       <c r="A855" s="0" t="s">
         <v>1656</v>
       </c>
       <c r="B855" s="0" t="s">
         <v>1657</v>
       </c>
       <c r="C855" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D855" s="0" t="s">
         <v>7</v>
       </c>
       <c r="E855" s="0" t="s">
-        <v>8</v>
+        <v>7</v>
       </c>
     </row>
     <row r="856">
       <c r="A856" s="0" t="s">
         <v>1658</v>
       </c>
       <c r="B856" s="0" t="s">
         <v>1659</v>
       </c>
       <c r="C856" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D856" s="0" t="s">
         <v>7</v>
       </c>
       <c r="E856" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="857">
       <c r="A857" s="0" t="s">
         <v>1660</v>
       </c>
       <c r="B857" s="0" t="s">
         <v>1661</v>
@@ -21471,153 +21453,153 @@
       </c>
       <c r="B858" s="0" t="s">
         <v>1663</v>
       </c>
       <c r="C858" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D858" s="0" t="s">
         <v>7</v>
       </c>
       <c r="E858" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="859">
       <c r="A859" s="0" t="s">
         <v>1664</v>
       </c>
       <c r="B859" s="0" t="s">
         <v>1665</v>
       </c>
       <c r="C859" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D859" s="0" t="s">
-        <v>7</v>
+        <v>112</v>
       </c>
       <c r="E859" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="860">
       <c r="A860" s="0" t="s">
         <v>1666</v>
       </c>
       <c r="B860" s="0" t="s">
         <v>1667</v>
       </c>
       <c r="C860" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D860" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E860" s="0" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
     </row>
     <row r="861">
       <c r="A861" s="0" t="s">
         <v>1668</v>
       </c>
       <c r="B861" s="0" t="s">
-        <v>1669</v>
+        <v>1668</v>
       </c>
       <c r="C861" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D861" s="0" t="s">
-        <v>112</v>
+        <v>7</v>
       </c>
       <c r="E861" s="0" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="862">
       <c r="A862" s="0" t="s">
-        <v>1670</v>
+        <v>1669</v>
       </c>
       <c r="B862" s="0" t="s">
         <v>1670</v>
       </c>
       <c r="C862" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D862" s="0" t="s">
         <v>7</v>
       </c>
       <c r="E862" s="0" t="s">
-        <v>8</v>
+        <v>7</v>
       </c>
     </row>
     <row r="863">
       <c r="A863" s="0" t="s">
         <v>1671</v>
       </c>
       <c r="B863" s="0" t="s">
-        <v>1672</v>
+        <v>1671</v>
       </c>
       <c r="C863" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D863" s="0" t="s">
         <v>7</v>
       </c>
       <c r="E863" s="0" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
     </row>
     <row r="864">
       <c r="A864" s="0" t="s">
-        <v>1673</v>
+        <v>1672</v>
       </c>
       <c r="B864" s="0" t="s">
         <v>1673</v>
       </c>
       <c r="C864" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D864" s="0" t="s">
-        <v>7</v>
+        <v>112</v>
       </c>
       <c r="E864" s="0" t="s">
-        <v>8</v>
+        <v>7</v>
       </c>
     </row>
     <row r="865">
       <c r="A865" s="0" t="s">
         <v>1674</v>
       </c>
       <c r="B865" s="0" t="s">
         <v>1675</v>
       </c>
       <c r="C865" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D865" s="0" t="s">
-        <v>112</v>
+        <v>7</v>
       </c>
       <c r="E865" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="866">
       <c r="A866" s="0" t="s">
         <v>1676</v>
       </c>
       <c r="B866" s="0" t="s">
         <v>1677</v>
       </c>
       <c r="C866" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D866" s="0" t="s">
         <v>7</v>
       </c>
       <c r="E866" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="867">
       <c r="A867" s="0" t="s">
         <v>1678</v>
@@ -21649,68 +21631,68 @@
         <v>7</v>
       </c>
       <c r="E868" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="869">
       <c r="A869" s="0" t="s">
         <v>1682</v>
       </c>
       <c r="B869" s="0" t="s">
         <v>1683</v>
       </c>
       <c r="C869" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D869" s="0" t="s">
         <v>7</v>
       </c>
       <c r="E869" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="870">
       <c r="A870" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="B870" s="0" t="s">
         <v>1684</v>
-      </c>
-[...1 lines deleted...]
-        <v>1685</v>
       </c>
       <c r="C870" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D870" s="0" t="s">
         <v>7</v>
       </c>
       <c r="E870" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="871">
       <c r="A871" s="0" t="s">
-        <v>77</v>
+        <v>1685</v>
       </c>
       <c r="B871" s="0" t="s">
         <v>1686</v>
       </c>
       <c r="C871" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D871" s="0" t="s">
         <v>7</v>
       </c>
       <c r="E871" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="872">
       <c r="A872" s="0" t="s">
         <v>1687</v>
       </c>
       <c r="B872" s="0" t="s">
         <v>1688</v>
       </c>
       <c r="C872" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D872" s="0" t="s">
@@ -21726,187 +21708,187 @@
       </c>
       <c r="B873" s="0" t="s">
         <v>1690</v>
       </c>
       <c r="C873" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D873" s="0" t="s">
         <v>7</v>
       </c>
       <c r="E873" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="874">
       <c r="A874" s="0" t="s">
         <v>1691</v>
       </c>
       <c r="B874" s="0" t="s">
         <v>1692</v>
       </c>
       <c r="C874" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D874" s="0" t="s">
-        <v>7</v>
+        <v>112</v>
       </c>
       <c r="E874" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="875">
       <c r="A875" s="0" t="s">
         <v>1693</v>
       </c>
       <c r="B875" s="0" t="s">
         <v>1694</v>
       </c>
       <c r="C875" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D875" s="0" t="s">
-        <v>112</v>
+        <v>7</v>
       </c>
       <c r="E875" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="876">
       <c r="A876" s="0" t="s">
         <v>1695</v>
       </c>
       <c r="B876" s="0" t="s">
         <v>1696</v>
       </c>
       <c r="C876" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D876" s="0" t="s">
         <v>7</v>
       </c>
       <c r="E876" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="877">
       <c r="A877" s="0" t="s">
         <v>1697</v>
       </c>
       <c r="B877" s="0" t="s">
         <v>1698</v>
       </c>
       <c r="C877" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D877" s="0" t="s">
-        <v>7</v>
+        <v>112</v>
       </c>
       <c r="E877" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="878">
       <c r="A878" s="0" t="s">
         <v>1699</v>
       </c>
       <c r="B878" s="0" t="s">
         <v>1700</v>
       </c>
       <c r="C878" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D878" s="0" t="s">
-        <v>112</v>
+        <v>7</v>
       </c>
       <c r="E878" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="879">
       <c r="A879" s="0" t="s">
         <v>1701</v>
       </c>
       <c r="B879" s="0" t="s">
         <v>1702</v>
       </c>
       <c r="C879" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D879" s="0" t="s">
         <v>7</v>
       </c>
       <c r="E879" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="880">
       <c r="A880" s="0" t="s">
         <v>1703</v>
       </c>
       <c r="B880" s="0" t="s">
         <v>1704</v>
       </c>
       <c r="C880" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D880" s="0" t="s">
-        <v>7</v>
+        <v>112</v>
       </c>
       <c r="E880" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="881">
       <c r="A881" s="0" t="s">
         <v>1705</v>
       </c>
       <c r="B881" s="0" t="s">
-        <v>1706</v>
+        <v>1705</v>
       </c>
       <c r="C881" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D881" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E881" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="882">
       <c r="A882" s="0" t="s">
-        <v>1707</v>
+        <v>1706</v>
       </c>
       <c r="B882" s="0" t="s">
         <v>1707</v>
       </c>
       <c r="C882" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D882" s="0" t="s">
-        <v>112</v>
+        <v>7</v>
       </c>
       <c r="E882" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="883">
       <c r="A883" s="0" t="s">
         <v>1708</v>
       </c>
       <c r="B883" s="0" t="s">
         <v>1709</v>
       </c>
       <c r="C883" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D883" s="0" t="s">
         <v>7</v>
       </c>
       <c r="E883" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="884">
       <c r="A884" s="0" t="s">
         <v>1710</v>
@@ -21958,65 +21940,65 @@
         <v>7</v>
       </c>
     </row>
     <row r="887">
       <c r="A887" s="0" t="s">
         <v>1716</v>
       </c>
       <c r="B887" s="0" t="s">
         <v>1717</v>
       </c>
       <c r="C887" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D887" s="0" t="s">
         <v>7</v>
       </c>
       <c r="E887" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="888">
       <c r="A888" s="0" t="s">
         <v>1718</v>
       </c>
       <c r="B888" s="0" t="s">
-        <v>1719</v>
+        <v>1718</v>
       </c>
       <c r="C888" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D888" s="0" t="s">
         <v>7</v>
       </c>
       <c r="E888" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="889">
       <c r="A889" s="0" t="s">
-        <v>1720</v>
+        <v>1719</v>
       </c>
       <c r="B889" s="0" t="s">
         <v>1720</v>
       </c>
       <c r="C889" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D889" s="0" t="s">
         <v>7</v>
       </c>
       <c r="E889" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="890">
       <c r="A890" s="0" t="s">
         <v>1721</v>
       </c>
       <c r="B890" s="0" t="s">
         <v>1722</v>
       </c>
       <c r="C890" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D890" s="0" t="s">
@@ -22117,170 +22099,170 @@
       </c>
       <c r="B896" s="0" t="s">
         <v>1734</v>
       </c>
       <c r="C896" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D896" s="0" t="s">
         <v>7</v>
       </c>
       <c r="E896" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="897">
       <c r="A897" s="0" t="s">
         <v>1735</v>
       </c>
       <c r="B897" s="0" t="s">
         <v>1736</v>
       </c>
       <c r="C897" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D897" s="0" t="s">
-        <v>7</v>
+        <v>112</v>
       </c>
       <c r="E897" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="898">
       <c r="A898" s="0" t="s">
         <v>1737</v>
       </c>
       <c r="B898" s="0" t="s">
         <v>1738</v>
       </c>
       <c r="C898" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D898" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E898" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="899">
       <c r="A899" s="0" t="s">
         <v>1739</v>
       </c>
       <c r="B899" s="0" t="s">
         <v>1740</v>
       </c>
       <c r="C899" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D899" s="0" t="s">
-        <v>112</v>
+        <v>7</v>
       </c>
       <c r="E899" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="900">
       <c r="A900" s="0" t="s">
         <v>1741</v>
       </c>
       <c r="B900" s="0" t="s">
         <v>1742</v>
       </c>
       <c r="C900" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D900" s="0" t="s">
         <v>7</v>
       </c>
       <c r="E900" s="0" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
     </row>
     <row r="901">
       <c r="A901" s="0" t="s">
         <v>1743</v>
       </c>
       <c r="B901" s="0" t="s">
-        <v>1744</v>
+        <v>1743</v>
       </c>
       <c r="C901" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D901" s="0" t="s">
         <v>7</v>
       </c>
       <c r="E901" s="0" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="902">
       <c r="A902" s="0" t="s">
-        <v>1745</v>
+        <v>1744</v>
       </c>
       <c r="B902" s="0" t="s">
         <v>1745</v>
       </c>
       <c r="C902" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D902" s="0" t="s">
-        <v>7</v>
+        <v>112</v>
       </c>
       <c r="E902" s="0" t="s">
-        <v>8</v>
+        <v>7</v>
       </c>
     </row>
     <row r="903">
       <c r="A903" s="0" t="s">
         <v>1746</v>
       </c>
       <c r="B903" s="0" t="s">
         <v>1747</v>
       </c>
       <c r="C903" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D903" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E903" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="904">
       <c r="A904" s="0" t="s">
         <v>1748</v>
       </c>
       <c r="B904" s="0" t="s">
         <v>1749</v>
       </c>
       <c r="C904" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D904" s="0" t="s">
-        <v>112</v>
+        <v>7</v>
       </c>
       <c r="E904" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="905">
       <c r="A905" s="0" t="s">
         <v>1750</v>
       </c>
       <c r="B905" s="0" t="s">
         <v>1751</v>
       </c>
       <c r="C905" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D905" s="0" t="s">
         <v>7</v>
       </c>
       <c r="E905" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="906">
       <c r="A906" s="0" t="s">
         <v>1752</v>
@@ -22451,65 +22433,65 @@
         <v>7</v>
       </c>
     </row>
     <row r="916">
       <c r="A916" s="0" t="s">
         <v>1772</v>
       </c>
       <c r="B916" s="0" t="s">
         <v>1773</v>
       </c>
       <c r="C916" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D916" s="0" t="s">
         <v>7</v>
       </c>
       <c r="E916" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="917">
       <c r="A917" s="0" t="s">
         <v>1774</v>
       </c>
       <c r="B917" s="0" t="s">
-        <v>1775</v>
+        <v>1774</v>
       </c>
       <c r="C917" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D917" s="0" t="s">
         <v>7</v>
       </c>
       <c r="E917" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="918">
       <c r="A918" s="0" t="s">
-        <v>1776</v>
+        <v>1775</v>
       </c>
       <c r="B918" s="0" t="s">
         <v>1776</v>
       </c>
       <c r="C918" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D918" s="0" t="s">
         <v>7</v>
       </c>
       <c r="E918" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="919">
       <c r="A919" s="0" t="s">
         <v>1777</v>
       </c>
       <c r="B919" s="0" t="s">
         <v>1778</v>
       </c>
       <c r="C919" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D919" s="0" t="s">
@@ -22553,65 +22535,65 @@
         <v>7</v>
       </c>
     </row>
     <row r="922">
       <c r="A922" s="0" t="s">
         <v>1783</v>
       </c>
       <c r="B922" s="0" t="s">
         <v>1784</v>
       </c>
       <c r="C922" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D922" s="0" t="s">
         <v>7</v>
       </c>
       <c r="E922" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="923">
       <c r="A923" s="0" t="s">
         <v>1785</v>
       </c>
       <c r="B923" s="0" t="s">
-        <v>1786</v>
+        <v>1785</v>
       </c>
       <c r="C923" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D923" s="0" t="s">
         <v>7</v>
       </c>
       <c r="E923" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="924">
       <c r="A924" s="0" t="s">
-        <v>1787</v>
+        <v>1786</v>
       </c>
       <c r="B924" s="0" t="s">
         <v>1787</v>
       </c>
       <c r="C924" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D924" s="0" t="s">
         <v>7</v>
       </c>
       <c r="E924" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="925">
       <c r="A925" s="0" t="s">
         <v>1788</v>
       </c>
       <c r="B925" s="0" t="s">
         <v>1789</v>
       </c>
       <c r="C925" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D925" s="0" t="s">
@@ -22689,65 +22671,65 @@
         <v>7</v>
       </c>
     </row>
     <row r="930">
       <c r="A930" s="0" t="s">
         <v>1798</v>
       </c>
       <c r="B930" s="0" t="s">
         <v>1799</v>
       </c>
       <c r="C930" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D930" s="0" t="s">
         <v>7</v>
       </c>
       <c r="E930" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="931">
       <c r="A931" s="0" t="s">
         <v>1800</v>
       </c>
       <c r="B931" s="0" t="s">
-        <v>1801</v>
+        <v>1800</v>
       </c>
       <c r="C931" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D931" s="0" t="s">
         <v>7</v>
       </c>
       <c r="E931" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="932">
       <c r="A932" s="0" t="s">
-        <v>1802</v>
+        <v>1801</v>
       </c>
       <c r="B932" s="0" t="s">
         <v>1802</v>
       </c>
       <c r="C932" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D932" s="0" t="s">
         <v>7</v>
       </c>
       <c r="E932" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="933">
       <c r="A933" s="0" t="s">
         <v>1803</v>
       </c>
       <c r="B933" s="0" t="s">
         <v>1804</v>
       </c>
       <c r="C933" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D933" s="0" t="s">
@@ -23120,51 +23102,51 @@
       </c>
       <c r="B955" s="0" t="s">
         <v>1848</v>
       </c>
       <c r="C955" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D955" s="0" t="s">
         <v>7</v>
       </c>
       <c r="E955" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="956">
       <c r="A956" s="0" t="s">
         <v>1849</v>
       </c>
       <c r="B956" s="0" t="s">
         <v>1850</v>
       </c>
       <c r="C956" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D956" s="0" t="s">
-        <v>7</v>
+        <v>112</v>
       </c>
       <c r="E956" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="957">
       <c r="A957" s="0" t="s">
         <v>1851</v>
       </c>
       <c r="B957" s="0" t="s">
         <v>1852</v>
       </c>
       <c r="C957" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D957" s="0" t="s">
         <v>7</v>
       </c>
       <c r="E957" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="958">
       <c r="A958" s="0" t="s">
         <v>1853</v>
@@ -23182,227 +23164,227 @@
         <v>7</v>
       </c>
     </row>
     <row r="959">
       <c r="A959" s="0" t="s">
         <v>1855</v>
       </c>
       <c r="B959" s="0" t="s">
         <v>1856</v>
       </c>
       <c r="C959" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D959" s="0" t="s">
         <v>7</v>
       </c>
       <c r="E959" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="960">
       <c r="A960" s="0" t="s">
         <v>1857</v>
       </c>
       <c r="B960" s="0" t="s">
-        <v>1858</v>
+        <v>1857</v>
       </c>
       <c r="C960" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D960" s="0" t="s">
-        <v>112</v>
+        <v>7</v>
       </c>
       <c r="E960" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="961">
       <c r="A961" s="0" t="s">
+        <v>1858</v>
+      </c>
+      <c r="B961" s="0" t="s">
         <v>1859</v>
-      </c>
-[...1 lines deleted...]
-        <v>1860</v>
       </c>
       <c r="C961" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D961" s="0" t="s">
         <v>7</v>
       </c>
       <c r="E961" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="962">
       <c r="A962" s="0" t="s">
-        <v>1861</v>
+        <v>1860</v>
       </c>
       <c r="B962" s="0" t="s">
         <v>1861</v>
       </c>
       <c r="C962" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D962" s="0" t="s">
         <v>7</v>
       </c>
       <c r="E962" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="963">
       <c r="A963" s="0" t="s">
         <v>1862</v>
       </c>
       <c r="B963" s="0" t="s">
         <v>1863</v>
       </c>
       <c r="C963" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D963" s="0" t="s">
         <v>7</v>
       </c>
       <c r="E963" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="964">
       <c r="A964" s="0" t="s">
         <v>1864</v>
       </c>
       <c r="B964" s="0" t="s">
         <v>1865</v>
       </c>
       <c r="C964" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D964" s="0" t="s">
-        <v>7</v>
+        <v>112</v>
       </c>
       <c r="E964" s="0" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
     </row>
     <row r="965">
       <c r="A965" s="0" t="s">
         <v>1866</v>
       </c>
       <c r="B965" s="0" t="s">
         <v>1867</v>
       </c>
       <c r="C965" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D965" s="0" t="s">
-        <v>7</v>
+        <v>112</v>
       </c>
       <c r="E965" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="966">
       <c r="A966" s="0" t="s">
         <v>1868</v>
       </c>
       <c r="B966" s="0" t="s">
         <v>1869</v>
       </c>
       <c r="C966" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D966" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E966" s="0" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
     </row>
     <row r="967">
       <c r="A967" s="0" t="s">
         <v>1870</v>
       </c>
       <c r="B967" s="0" t="s">
         <v>1871</v>
       </c>
       <c r="C967" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D967" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E967" s="0" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
     </row>
     <row r="968">
       <c r="A968" s="0" t="s">
         <v>1872</v>
       </c>
       <c r="B968" s="0" t="s">
         <v>1873</v>
       </c>
       <c r="C968" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D968" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E968" s="0" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
     </row>
     <row r="969">
       <c r="A969" s="0" t="s">
         <v>1874</v>
       </c>
       <c r="B969" s="0" t="s">
         <v>1875</v>
       </c>
       <c r="C969" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D969" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E969" s="0" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
     </row>
     <row r="970">
       <c r="A970" s="0" t="s">
         <v>1876</v>
       </c>
       <c r="B970" s="0" t="s">
         <v>1877</v>
       </c>
       <c r="C970" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D970" s="0" t="s">
-        <v>112</v>
+        <v>7</v>
       </c>
       <c r="E970" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="971">
       <c r="A971" s="0" t="s">
         <v>1878</v>
       </c>
       <c r="B971" s="0" t="s">
         <v>1879</v>
       </c>
       <c r="C971" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D971" s="0" t="s">
         <v>7</v>
       </c>
       <c r="E971" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="972">
       <c r="A972" s="0" t="s">
         <v>1880</v>
@@ -23426,204 +23408,204 @@
       </c>
       <c r="B973" s="0" t="s">
         <v>1883</v>
       </c>
       <c r="C973" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D973" s="0" t="s">
         <v>7</v>
       </c>
       <c r="E973" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="974">
       <c r="A974" s="0" t="s">
         <v>1884</v>
       </c>
       <c r="B974" s="0" t="s">
         <v>1885</v>
       </c>
       <c r="C974" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D974" s="0" t="s">
-        <v>7</v>
+        <v>112</v>
       </c>
       <c r="E974" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="975">
       <c r="A975" s="0" t="s">
         <v>1886</v>
       </c>
       <c r="B975" s="0" t="s">
-        <v>1887</v>
+        <v>1886</v>
       </c>
       <c r="C975" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D975" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E975" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="976">
       <c r="A976" s="0" t="s">
-        <v>1888</v>
+        <v>1887</v>
       </c>
       <c r="B976" s="0" t="s">
         <v>1888</v>
       </c>
       <c r="C976" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D976" s="0" t="s">
-        <v>112</v>
+        <v>7</v>
       </c>
       <c r="E976" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="977">
       <c r="A977" s="0" t="s">
         <v>1889</v>
       </c>
       <c r="B977" s="0" t="s">
         <v>1890</v>
       </c>
       <c r="C977" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D977" s="0" t="s">
-        <v>7</v>
+        <v>112</v>
       </c>
       <c r="E977" s="0" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
     </row>
     <row r="978">
       <c r="A978" s="0" t="s">
         <v>1891</v>
       </c>
       <c r="B978" s="0" t="s">
         <v>1892</v>
       </c>
       <c r="C978" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D978" s="0" t="s">
-        <v>112</v>
+        <v>7</v>
       </c>
       <c r="E978" s="0" t="s">
-        <v>8</v>
+        <v>7</v>
       </c>
     </row>
     <row r="979">
       <c r="A979" s="0" t="s">
         <v>1893</v>
       </c>
       <c r="B979" s="0" t="s">
         <v>1894</v>
       </c>
       <c r="C979" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D979" s="0" t="s">
         <v>7</v>
       </c>
       <c r="E979" s="0" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
     </row>
     <row r="980">
       <c r="A980" s="0" t="s">
         <v>1895</v>
       </c>
       <c r="B980" s="0" t="s">
         <v>1896</v>
       </c>
       <c r="C980" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D980" s="0" t="s">
         <v>7</v>
       </c>
       <c r="E980" s="0" t="s">
-        <v>8</v>
+        <v>7</v>
       </c>
     </row>
     <row r="981">
       <c r="A981" s="0" t="s">
         <v>1897</v>
       </c>
       <c r="B981" s="0" t="s">
         <v>1898</v>
       </c>
       <c r="C981" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D981" s="0" t="s">
         <v>7</v>
       </c>
       <c r="E981" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="982">
       <c r="A982" s="0" t="s">
         <v>1899</v>
       </c>
       <c r="B982" s="0" t="s">
         <v>1900</v>
       </c>
       <c r="C982" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D982" s="0" t="s">
-        <v>7</v>
+        <v>112</v>
       </c>
       <c r="E982" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="983">
       <c r="A983" s="0" t="s">
         <v>1901</v>
       </c>
       <c r="B983" s="0" t="s">
         <v>1902</v>
       </c>
       <c r="C983" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D983" s="0" t="s">
-        <v>112</v>
+        <v>7</v>
       </c>
       <c r="E983" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="984">
       <c r="A984" s="0" t="s">
         <v>1903</v>
       </c>
       <c r="B984" s="0" t="s">
         <v>1904</v>
       </c>
       <c r="C984" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D984" s="0" t="s">
         <v>7</v>
       </c>
       <c r="E984" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="985">
       <c r="A985" s="0" t="s">
         <v>1905</v>
@@ -23800,68 +23782,68 @@
       </c>
       <c r="B995" s="0" t="s">
         <v>1926</v>
       </c>
       <c r="C995" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D995" s="0" t="s">
         <v>7</v>
       </c>
       <c r="E995" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="996">
       <c r="A996" s="0" t="s">
         <v>1927</v>
       </c>
       <c r="B996" s="0" t="s">
         <v>1928</v>
       </c>
       <c r="C996" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D996" s="0" t="s">
-        <v>7</v>
+        <v>112</v>
       </c>
       <c r="E996" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="997">
       <c r="A997" s="0" t="s">
         <v>1929</v>
       </c>
       <c r="B997" s="0" t="s">
         <v>1930</v>
       </c>
       <c r="C997" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D997" s="0" t="s">
-        <v>112</v>
+        <v>7</v>
       </c>
       <c r="E997" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="998">
       <c r="A998" s="0" t="s">
         <v>1931</v>
       </c>
       <c r="B998" s="0" t="s">
         <v>1932</v>
       </c>
       <c r="C998" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D998" s="0" t="s">
         <v>7</v>
       </c>
       <c r="E998" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="999">
       <c r="A999" s="0" t="s">
         <v>1933</v>
@@ -23990,260 +23972,260 @@
       </c>
       <c r="C1006" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D1006" s="0" t="s">
         <v>7</v>
       </c>
       <c r="E1006" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1007">
       <c r="A1007" s="0" t="s">
         <v>1949</v>
       </c>
       <c r="B1007" s="0" t="s">
         <v>1950</v>
       </c>
       <c r="C1007" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D1007" s="0" t="s">
         <v>7</v>
       </c>
       <c r="E1007" s="0" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
     </row>
     <row r="1008">
       <c r="A1008" s="0" t="s">
         <v>1951</v>
       </c>
       <c r="B1008" s="0" t="s">
         <v>1952</v>
       </c>
       <c r="C1008" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D1008" s="0" t="s">
         <v>7</v>
       </c>
       <c r="E1008" s="0" t="s">
-        <v>8</v>
+        <v>7</v>
       </c>
     </row>
     <row r="1009">
       <c r="A1009" s="0" t="s">
         <v>1953</v>
       </c>
       <c r="B1009" s="0" t="s">
         <v>1954</v>
       </c>
       <c r="C1009" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D1009" s="0" t="s">
         <v>7</v>
       </c>
       <c r="E1009" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1010">
       <c r="A1010" s="0" t="s">
         <v>1955</v>
       </c>
       <c r="B1010" s="0" t="s">
         <v>1956</v>
       </c>
       <c r="C1010" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D1010" s="0" t="s">
-        <v>7</v>
+        <v>112</v>
       </c>
       <c r="E1010" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1011">
       <c r="A1011" s="0" t="s">
         <v>1957</v>
       </c>
       <c r="B1011" s="0" t="s">
         <v>1958</v>
       </c>
       <c r="C1011" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D1011" s="0" t="s">
-        <v>112</v>
+        <v>7</v>
       </c>
       <c r="E1011" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1012">
       <c r="A1012" s="0" t="s">
         <v>1959</v>
       </c>
       <c r="B1012" s="0" t="s">
         <v>1960</v>
       </c>
       <c r="C1012" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D1012" s="0" t="s">
         <v>7</v>
       </c>
       <c r="E1012" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1013">
       <c r="A1013" s="0" t="s">
         <v>1961</v>
       </c>
       <c r="B1013" s="0" t="s">
-        <v>1962</v>
+        <v>1961</v>
       </c>
       <c r="C1013" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D1013" s="0" t="s">
         <v>7</v>
       </c>
       <c r="E1013" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1014">
       <c r="A1014" s="0" t="s">
-        <v>1963</v>
+        <v>1962</v>
       </c>
       <c r="B1014" s="0" t="s">
         <v>1963</v>
       </c>
       <c r="C1014" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D1014" s="0" t="s">
         <v>7</v>
       </c>
       <c r="E1014" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1015">
       <c r="A1015" s="0" t="s">
         <v>1964</v>
       </c>
       <c r="B1015" s="0" t="s">
         <v>1965</v>
       </c>
       <c r="C1015" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D1015" s="0" t="s">
         <v>7</v>
       </c>
       <c r="E1015" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1016">
       <c r="A1016" s="0" t="s">
         <v>1966</v>
       </c>
       <c r="B1016" s="0" t="s">
-        <v>1967</v>
+        <v>1966</v>
       </c>
       <c r="C1016" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D1016" s="0" t="s">
         <v>7</v>
       </c>
       <c r="E1016" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1017">
       <c r="A1017" s="0" t="s">
-        <v>1968</v>
+        <v>1967</v>
       </c>
       <c r="B1017" s="0" t="s">
         <v>1968</v>
       </c>
       <c r="C1017" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D1017" s="0" t="s">
-        <v>7</v>
+        <v>112</v>
       </c>
       <c r="E1017" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1018">
       <c r="A1018" s="0" t="s">
         <v>1969</v>
       </c>
       <c r="B1018" s="0" t="s">
         <v>1970</v>
       </c>
       <c r="C1018" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D1018" s="0" t="s">
-        <v>112</v>
+        <v>7</v>
       </c>
       <c r="E1018" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1019">
       <c r="A1019" s="0" t="s">
         <v>1971</v>
       </c>
       <c r="B1019" s="0" t="s">
-        <v>1972</v>
+        <v>1971</v>
       </c>
       <c r="C1019" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D1019" s="0" t="s">
         <v>7</v>
       </c>
       <c r="E1019" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1020">
       <c r="A1020" s="0" t="s">
-        <v>1973</v>
+        <v>1972</v>
       </c>
       <c r="B1020" s="0" t="s">
         <v>1973</v>
       </c>
       <c r="C1020" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D1020" s="0" t="s">
         <v>7</v>
       </c>
       <c r="E1020" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1021">
       <c r="A1021" s="0" t="s">
         <v>1974</v>
       </c>
       <c r="B1021" s="0" t="s">
         <v>1975</v>
       </c>
       <c r="C1021" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D1021" s="0" t="s">
@@ -24259,68 +24241,68 @@
       </c>
       <c r="B1022" s="0" t="s">
         <v>1977</v>
       </c>
       <c r="C1022" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D1022" s="0" t="s">
         <v>7</v>
       </c>
       <c r="E1022" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1023">
       <c r="A1023" s="0" t="s">
         <v>1978</v>
       </c>
       <c r="B1023" s="0" t="s">
         <v>1979</v>
       </c>
       <c r="C1023" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D1023" s="0" t="s">
-        <v>7</v>
+        <v>112</v>
       </c>
       <c r="E1023" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1024">
       <c r="A1024" s="0" t="s">
         <v>1980</v>
       </c>
       <c r="B1024" s="0" t="s">
         <v>1981</v>
       </c>
       <c r="C1024" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D1024" s="0" t="s">
-        <v>112</v>
+        <v>7</v>
       </c>
       <c r="E1024" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1025">
       <c r="A1025" s="0" t="s">
         <v>1982</v>
       </c>
       <c r="B1025" s="0" t="s">
         <v>1983</v>
       </c>
       <c r="C1025" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D1025" s="0" t="s">
         <v>7</v>
       </c>
       <c r="E1025" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1026">
       <c r="A1026" s="0" t="s">
         <v>1984</v>
@@ -24389,65 +24371,65 @@
         <v>7</v>
       </c>
     </row>
     <row r="1030">
       <c r="A1030" s="0" t="s">
         <v>1992</v>
       </c>
       <c r="B1030" s="0" t="s">
         <v>1993</v>
       </c>
       <c r="C1030" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D1030" s="0" t="s">
         <v>7</v>
       </c>
       <c r="E1030" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1031">
       <c r="A1031" s="0" t="s">
         <v>1994</v>
       </c>
       <c r="B1031" s="0" t="s">
-        <v>1995</v>
+        <v>1994</v>
       </c>
       <c r="C1031" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D1031" s="0" t="s">
         <v>7</v>
       </c>
       <c r="E1031" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1032">
       <c r="A1032" s="0" t="s">
-        <v>1996</v>
+        <v>1995</v>
       </c>
       <c r="B1032" s="0" t="s">
         <v>1996</v>
       </c>
       <c r="C1032" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D1032" s="0" t="s">
         <v>7</v>
       </c>
       <c r="E1032" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1033">
       <c r="A1033" s="0" t="s">
         <v>1997</v>
       </c>
       <c r="B1033" s="0" t="s">
         <v>1998</v>
       </c>
       <c r="C1033" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D1033" s="0" t="s">
@@ -24517,133 +24499,133 @@
       </c>
       <c r="C1037" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D1037" s="0" t="s">
         <v>7</v>
       </c>
       <c r="E1037" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1038">
       <c r="A1038" s="0" t="s">
         <v>2007</v>
       </c>
       <c r="B1038" s="0" t="s">
         <v>2008</v>
       </c>
       <c r="C1038" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D1038" s="0" t="s">
         <v>7</v>
       </c>
       <c r="E1038" s="0" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
     </row>
     <row r="1039">
       <c r="A1039" s="0" t="s">
         <v>2009</v>
       </c>
       <c r="B1039" s="0" t="s">
         <v>2010</v>
       </c>
       <c r="C1039" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D1039" s="0" t="s">
         <v>7</v>
       </c>
       <c r="E1039" s="0" t="s">
-        <v>8</v>
+        <v>7</v>
       </c>
     </row>
     <row r="1040">
       <c r="A1040" s="0" t="s">
         <v>2011</v>
       </c>
       <c r="B1040" s="0" t="s">
-        <v>2012</v>
+        <v>2011</v>
       </c>
       <c r="C1040" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D1040" s="0" t="s">
-        <v>7</v>
+        <v>112</v>
       </c>
       <c r="E1040" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1041">
       <c r="A1041" s="0" t="s">
-        <v>2013</v>
+        <v>2012</v>
       </c>
       <c r="B1041" s="0" t="s">
         <v>2013</v>
       </c>
       <c r="C1041" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D1041" s="0" t="s">
-        <v>112</v>
+        <v>7</v>
       </c>
       <c r="E1041" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1042">
       <c r="A1042" s="0" t="s">
         <v>2014</v>
       </c>
       <c r="B1042" s="0" t="s">
         <v>2015</v>
       </c>
       <c r="C1042" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D1042" s="0" t="s">
-        <v>7</v>
+        <v>112</v>
       </c>
       <c r="E1042" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1043">
       <c r="A1043" s="0" t="s">
         <v>2016</v>
       </c>
       <c r="B1043" s="0" t="s">
         <v>2017</v>
       </c>
       <c r="C1043" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D1043" s="0" t="s">
-        <v>112</v>
+        <v>7</v>
       </c>
       <c r="E1043" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1044">
       <c r="A1044" s="0" t="s">
         <v>2018</v>
       </c>
       <c r="B1044" s="0" t="s">
         <v>2019</v>
       </c>
       <c r="C1044" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D1044" s="0" t="s">
         <v>7</v>
       </c>
       <c r="E1044" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1045">
       <c r="A1045" s="0" t="s">
         <v>2020</v>
@@ -24684,85 +24666,85 @@
       </c>
       <c r="B1047" s="0" t="s">
         <v>2025</v>
       </c>
       <c r="C1047" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D1047" s="0" t="s">
         <v>7</v>
       </c>
       <c r="E1047" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1048">
       <c r="A1048" s="0" t="s">
         <v>2026</v>
       </c>
       <c r="B1048" s="0" t="s">
         <v>2027</v>
       </c>
       <c r="C1048" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D1048" s="0" t="s">
-        <v>7</v>
+        <v>112</v>
       </c>
       <c r="E1048" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1049">
       <c r="A1049" s="0" t="s">
         <v>2028</v>
       </c>
       <c r="B1049" s="0" t="s">
         <v>2029</v>
       </c>
       <c r="C1049" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D1049" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E1049" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1050">
       <c r="A1050" s="0" t="s">
         <v>2030</v>
       </c>
       <c r="B1050" s="0" t="s">
         <v>2031</v>
       </c>
       <c r="C1050" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D1050" s="0" t="s">
-        <v>112</v>
+        <v>7</v>
       </c>
       <c r="E1050" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1051">
       <c r="A1051" s="0" t="s">
         <v>2032</v>
       </c>
       <c r="B1051" s="0" t="s">
         <v>2033</v>
       </c>
       <c r="C1051" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D1051" s="0" t="s">
         <v>7</v>
       </c>
       <c r="E1051" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1052">
       <c r="A1052" s="0" t="s">
         <v>2034</v>
@@ -24786,68 +24768,68 @@
       </c>
       <c r="B1053" s="0" t="s">
         <v>2037</v>
       </c>
       <c r="C1053" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D1053" s="0" t="s">
         <v>7</v>
       </c>
       <c r="E1053" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1054">
       <c r="A1054" s="0" t="s">
         <v>2038</v>
       </c>
       <c r="B1054" s="0" t="s">
         <v>2039</v>
       </c>
       <c r="C1054" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D1054" s="0" t="s">
-        <v>7</v>
+        <v>112</v>
       </c>
       <c r="E1054" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1055">
       <c r="A1055" s="0" t="s">
         <v>2040</v>
       </c>
       <c r="B1055" s="0" t="s">
         <v>2041</v>
       </c>
       <c r="C1055" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D1055" s="0" t="s">
-        <v>112</v>
+        <v>7</v>
       </c>
       <c r="E1055" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1056">
       <c r="A1056" s="0" t="s">
         <v>2042</v>
       </c>
       <c r="B1056" s="0" t="s">
         <v>2043</v>
       </c>
       <c r="C1056" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D1056" s="0" t="s">
         <v>7</v>
       </c>
       <c r="E1056" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1057">
       <c r="A1057" s="0" t="s">
         <v>2044</v>
@@ -24942,175 +24924,175 @@
       </c>
       <c r="C1062" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D1062" s="0" t="s">
         <v>7</v>
       </c>
       <c r="E1062" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1063">
       <c r="A1063" s="0" t="s">
         <v>2056</v>
       </c>
       <c r="B1063" s="0" t="s">
         <v>2057</v>
       </c>
       <c r="C1063" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D1063" s="0" t="s">
         <v>7</v>
       </c>
       <c r="E1063" s="0" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
     </row>
     <row r="1064">
       <c r="A1064" s="0" t="s">
         <v>2058</v>
       </c>
       <c r="B1064" s="0" t="s">
         <v>2059</v>
       </c>
       <c r="C1064" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D1064" s="0" t="s">
         <v>7</v>
       </c>
       <c r="E1064" s="0" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="1065">
       <c r="A1065" s="0" t="s">
         <v>2060</v>
       </c>
       <c r="B1065" s="0" t="s">
         <v>2061</v>
       </c>
       <c r="C1065" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D1065" s="0" t="s">
         <v>7</v>
       </c>
       <c r="E1065" s="0" t="s">
-        <v>8</v>
+        <v>7</v>
       </c>
     </row>
     <row r="1066">
       <c r="A1066" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="B1066" s="0" t="s">
         <v>2062</v>
-      </c>
-[...1 lines deleted...]
-        <v>2063</v>
       </c>
       <c r="C1066" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D1066" s="0" t="s">
         <v>7</v>
       </c>
       <c r="E1066" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1067">
       <c r="A1067" s="0" t="s">
-        <v>87</v>
+        <v>2063</v>
       </c>
       <c r="B1067" s="0" t="s">
         <v>2064</v>
       </c>
       <c r="C1067" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D1067" s="0" t="s">
         <v>7</v>
       </c>
       <c r="E1067" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1068">
       <c r="A1068" s="0" t="s">
         <v>2065</v>
       </c>
       <c r="B1068" s="0" t="s">
         <v>2066</v>
       </c>
       <c r="C1068" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D1068" s="0" t="s">
         <v>7</v>
       </c>
       <c r="E1068" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1069">
       <c r="A1069" s="0" t="s">
         <v>2067</v>
       </c>
       <c r="B1069" s="0" t="s">
         <v>2068</v>
       </c>
       <c r="C1069" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D1069" s="0" t="s">
-        <v>7</v>
+        <v>112</v>
       </c>
       <c r="E1069" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1070">
       <c r="A1070" s="0" t="s">
         <v>2069</v>
       </c>
       <c r="B1070" s="0" t="s">
-        <v>2070</v>
+        <v>2069</v>
       </c>
       <c r="C1070" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D1070" s="0" t="s">
-        <v>112</v>
+        <v>7</v>
       </c>
       <c r="E1070" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1071">
       <c r="A1071" s="0" t="s">
-        <v>2071</v>
+        <v>2070</v>
       </c>
       <c r="B1071" s="0" t="s">
         <v>2071</v>
       </c>
       <c r="C1071" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D1071" s="0" t="s">
         <v>7</v>
       </c>
       <c r="E1071" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1072">
       <c r="A1072" s="0" t="s">
         <v>2072</v>
       </c>
       <c r="B1072" s="0" t="s">
         <v>2073</v>
       </c>
       <c r="C1072" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D1072" s="0" t="s">
@@ -25160,110 +25142,110 @@
       </c>
       <c r="B1075" s="0" t="s">
         <v>2079</v>
       </c>
       <c r="C1075" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D1075" s="0" t="s">
         <v>7</v>
       </c>
       <c r="E1075" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1076">
       <c r="A1076" s="0" t="s">
         <v>2080</v>
       </c>
       <c r="B1076" s="0" t="s">
         <v>2081</v>
       </c>
       <c r="C1076" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D1076" s="0" t="s">
-        <v>7</v>
+        <v>112</v>
       </c>
       <c r="E1076" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1077">
       <c r="A1077" s="0" t="s">
         <v>2082</v>
       </c>
       <c r="B1077" s="0" t="s">
         <v>2083</v>
       </c>
       <c r="C1077" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D1077" s="0" t="s">
-        <v>112</v>
+        <v>7</v>
       </c>
       <c r="E1077" s="0" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
     </row>
     <row r="1078">
       <c r="A1078" s="0" t="s">
         <v>2084</v>
       </c>
       <c r="B1078" s="0" t="s">
         <v>2085</v>
       </c>
       <c r="C1078" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D1078" s="0" t="s">
-        <v>7</v>
+        <v>112</v>
       </c>
       <c r="E1078" s="0" t="s">
-        <v>8</v>
+        <v>7</v>
       </c>
     </row>
     <row r="1079">
       <c r="A1079" s="0" t="s">
         <v>2086</v>
       </c>
       <c r="B1079" s="0" t="s">
-        <v>2087</v>
+        <v>2086</v>
       </c>
       <c r="C1079" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D1079" s="0" t="s">
-        <v>112</v>
+        <v>7</v>
       </c>
       <c r="E1079" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1080">
       <c r="A1080" s="0" t="s">
-        <v>2088</v>
+        <v>2087</v>
       </c>
       <c r="B1080" s="0" t="s">
         <v>2088</v>
       </c>
       <c r="C1080" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D1080" s="0" t="s">
         <v>7</v>
       </c>
       <c r="E1080" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1081">
       <c r="A1081" s="0" t="s">
         <v>2089</v>
       </c>
       <c r="B1081" s="0" t="s">
         <v>2090</v>
       </c>
       <c r="C1081" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D1081" s="0" t="s">
@@ -25282,133 +25264,133 @@
       </c>
       <c r="C1082" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D1082" s="0" t="s">
         <v>7</v>
       </c>
       <c r="E1082" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1083">
       <c r="A1083" s="0" t="s">
         <v>2093</v>
       </c>
       <c r="B1083" s="0" t="s">
         <v>2094</v>
       </c>
       <c r="C1083" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D1083" s="0" t="s">
         <v>7</v>
       </c>
       <c r="E1083" s="0" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
     </row>
     <row r="1084">
       <c r="A1084" s="0" t="s">
         <v>2095</v>
       </c>
       <c r="B1084" s="0" t="s">
         <v>2096</v>
       </c>
       <c r="C1084" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D1084" s="0" t="s">
-        <v>7</v>
+        <v>112</v>
       </c>
       <c r="E1084" s="0" t="s">
-        <v>8</v>
+        <v>7</v>
       </c>
     </row>
     <row r="1085">
       <c r="A1085" s="0" t="s">
         <v>2097</v>
       </c>
       <c r="B1085" s="0" t="s">
         <v>2098</v>
       </c>
       <c r="C1085" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D1085" s="0" t="s">
-        <v>112</v>
+        <v>7</v>
       </c>
       <c r="E1085" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1086">
       <c r="A1086" s="0" t="s">
         <v>2099</v>
       </c>
       <c r="B1086" s="0" t="s">
         <v>2100</v>
       </c>
       <c r="C1086" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D1086" s="0" t="s">
         <v>7</v>
       </c>
       <c r="E1086" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1087">
       <c r="A1087" s="0" t="s">
         <v>2101</v>
       </c>
       <c r="B1087" s="0" t="s">
         <v>2102</v>
       </c>
       <c r="C1087" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D1087" s="0" t="s">
-        <v>7</v>
+        <v>112</v>
       </c>
       <c r="E1087" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1088">
       <c r="A1088" s="0" t="s">
         <v>2103</v>
       </c>
       <c r="B1088" s="0" t="s">
         <v>2104</v>
       </c>
       <c r="C1088" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D1088" s="0" t="s">
-        <v>112</v>
+        <v>7</v>
       </c>
       <c r="E1088" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1089">
       <c r="A1089" s="0" t="s">
         <v>2105</v>
       </c>
       <c r="B1089" s="0" t="s">
         <v>2106</v>
       </c>
       <c r="C1089" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D1089" s="0" t="s">
         <v>7</v>
       </c>
       <c r="E1089" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1090">
       <c r="A1090" s="0" t="s">
         <v>2107</v>
@@ -25469,68 +25451,68 @@
       </c>
       <c r="C1093" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D1093" s="0" t="s">
         <v>7</v>
       </c>
       <c r="E1093" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1094">
       <c r="A1094" s="0" t="s">
         <v>2115</v>
       </c>
       <c r="B1094" s="0" t="s">
         <v>2116</v>
       </c>
       <c r="C1094" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D1094" s="0" t="s">
         <v>7</v>
       </c>
       <c r="E1094" s="0" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
     </row>
     <row r="1095">
       <c r="A1095" s="0" t="s">
         <v>2117</v>
       </c>
       <c r="B1095" s="0" t="s">
         <v>2118</v>
       </c>
       <c r="C1095" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D1095" s="0" t="s">
         <v>7</v>
       </c>
       <c r="E1095" s="0" t="s">
-        <v>8</v>
+        <v>7</v>
       </c>
     </row>
     <row r="1096">
       <c r="A1096" s="0" t="s">
         <v>2119</v>
       </c>
       <c r="B1096" s="0" t="s">
         <v>2120</v>
       </c>
       <c r="C1096" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D1096" s="0" t="s">
         <v>7</v>
       </c>
       <c r="E1096" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1097">
       <c r="A1097" s="0" t="s">
         <v>2121</v>
       </c>
       <c r="B1097" s="0" t="s">
         <v>2122</v>
@@ -25749,65 +25731,65 @@
         <v>7</v>
       </c>
     </row>
     <row r="1110">
       <c r="A1110" s="0" t="s">
         <v>2147</v>
       </c>
       <c r="B1110" s="0" t="s">
         <v>2148</v>
       </c>
       <c r="C1110" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D1110" s="0" t="s">
         <v>7</v>
       </c>
       <c r="E1110" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1111">
       <c r="A1111" s="0" t="s">
         <v>2149</v>
       </c>
       <c r="B1111" s="0" t="s">
-        <v>2150</v>
+        <v>2149</v>
       </c>
       <c r="C1111" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D1111" s="0" t="s">
         <v>7</v>
       </c>
       <c r="E1111" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1112">
       <c r="A1112" s="0" t="s">
-        <v>2151</v>
+        <v>2150</v>
       </c>
       <c r="B1112" s="0" t="s">
         <v>2151</v>
       </c>
       <c r="C1112" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D1112" s="0" t="s">
         <v>7</v>
       </c>
       <c r="E1112" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1113">
       <c r="A1113" s="0" t="s">
         <v>2152</v>
       </c>
       <c r="B1113" s="0" t="s">
         <v>2153</v>
       </c>
       <c r="C1113" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D1113" s="0" t="s">
@@ -25936,65 +25918,65 @@
         <v>7</v>
       </c>
     </row>
     <row r="1121">
       <c r="A1121" s="0" t="s">
         <v>2168</v>
       </c>
       <c r="B1121" s="0" t="s">
         <v>2169</v>
       </c>
       <c r="C1121" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D1121" s="0" t="s">
         <v>7</v>
       </c>
       <c r="E1121" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1122">
       <c r="A1122" s="0" t="s">
         <v>2170</v>
       </c>
       <c r="B1122" s="0" t="s">
-        <v>2171</v>
+        <v>2170</v>
       </c>
       <c r="C1122" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D1122" s="0" t="s">
         <v>7</v>
       </c>
       <c r="E1122" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1123">
       <c r="A1123" s="0" t="s">
-        <v>2172</v>
+        <v>2171</v>
       </c>
       <c r="B1123" s="0" t="s">
         <v>2172</v>
       </c>
       <c r="C1123" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D1123" s="0" t="s">
         <v>7</v>
       </c>
       <c r="E1123" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1124">
       <c r="A1124" s="0" t="s">
         <v>2173</v>
       </c>
       <c r="B1124" s="0" t="s">
         <v>2174</v>
       </c>
       <c r="C1124" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D1124" s="0" t="s">
@@ -26004,162 +25986,162 @@
         <v>7</v>
       </c>
     </row>
     <row r="1125">
       <c r="A1125" s="0" t="s">
         <v>2175</v>
       </c>
       <c r="B1125" s="0" t="s">
         <v>2176</v>
       </c>
       <c r="C1125" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D1125" s="0" t="s">
         <v>7</v>
       </c>
       <c r="E1125" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1126">
       <c r="A1126" s="0" t="s">
         <v>2177</v>
       </c>
       <c r="B1126" s="0" t="s">
-        <v>2178</v>
+        <v>2177</v>
       </c>
       <c r="C1126" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D1126" s="0" t="s">
-        <v>7</v>
+        <v>112</v>
       </c>
       <c r="E1126" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1127">
       <c r="A1127" s="0" t="s">
+        <v>2178</v>
+      </c>
+      <c r="B1127" s="0" t="s">
         <v>2179</v>
-      </c>
-[...1 lines deleted...]
-        <v>2180</v>
       </c>
       <c r="C1127" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D1127" s="0" t="s">
         <v>7</v>
       </c>
       <c r="E1127" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1128">
       <c r="A1128" s="0" t="s">
-        <v>2181</v>
+        <v>2180</v>
       </c>
       <c r="B1128" s="0" t="s">
-        <v>2181</v>
+        <v>2180</v>
       </c>
       <c r="C1128" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D1128" s="0" t="s">
-        <v>112</v>
+        <v>7</v>
       </c>
       <c r="E1128" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1129">
       <c r="A1129" s="0" t="s">
+        <v>2181</v>
+      </c>
+      <c r="B1129" s="0" t="s">
         <v>2182</v>
       </c>
-      <c r="B1129" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C1129" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D1129" s="0" t="s">
-        <v>7</v>
+        <v>112</v>
       </c>
       <c r="E1129" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1130">
       <c r="A1130" s="0" t="s">
-        <v>2184</v>
+        <v>2183</v>
       </c>
       <c r="B1130" s="0" t="s">
-        <v>2184</v>
+        <v>2183</v>
       </c>
       <c r="C1130" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D1130" s="0" t="s">
         <v>7</v>
       </c>
       <c r="E1130" s="0" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
     </row>
     <row r="1131">
       <c r="A1131" s="0" t="s">
+        <v>2184</v>
+      </c>
+      <c r="B1131" s="0" t="s">
         <v>2185</v>
       </c>
-      <c r="B1131" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C1131" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D1131" s="0" t="s">
-        <v>112</v>
+        <v>7</v>
       </c>
       <c r="E1131" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1132">
       <c r="A1132" s="0" t="s">
-        <v>2187</v>
+        <v>2186</v>
       </c>
       <c r="B1132" s="0" t="s">
         <v>2187</v>
       </c>
       <c r="C1132" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D1132" s="0" t="s">
         <v>7</v>
       </c>
       <c r="E1132" s="0" t="s">
-        <v>8</v>
+        <v>7</v>
       </c>
     </row>
     <row r="1133">
       <c r="A1133" s="0" t="s">
         <v>2188</v>
       </c>
       <c r="B1133" s="0" t="s">
         <v>2189</v>
       </c>
       <c r="C1133" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D1133" s="0" t="s">
         <v>7</v>
       </c>
       <c r="E1133" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1134">
       <c r="A1134" s="0" t="s">
         <v>2190</v>
       </c>
       <c r="B1134" s="0" t="s">
         <v>2191</v>
@@ -26438,221 +26420,221 @@
       </c>
       <c r="C1150" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D1150" s="0" t="s">
         <v>7</v>
       </c>
       <c r="E1150" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1151">
       <c r="A1151" s="0" t="s">
         <v>2224</v>
       </c>
       <c r="B1151" s="0" t="s">
         <v>2225</v>
       </c>
       <c r="C1151" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D1151" s="0" t="s">
         <v>7</v>
       </c>
       <c r="E1151" s="0" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
     </row>
     <row r="1152">
       <c r="A1152" s="0" t="s">
         <v>2226</v>
       </c>
       <c r="B1152" s="0" t="s">
         <v>2227</v>
       </c>
       <c r="C1152" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D1152" s="0" t="s">
         <v>7</v>
       </c>
       <c r="E1152" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1153">
       <c r="A1153" s="0" t="s">
         <v>2228</v>
       </c>
       <c r="B1153" s="0" t="s">
         <v>2229</v>
       </c>
       <c r="C1153" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D1153" s="0" t="s">
         <v>7</v>
       </c>
       <c r="E1153" s="0" t="s">
-        <v>8</v>
+        <v>7</v>
       </c>
     </row>
     <row r="1154">
       <c r="A1154" s="0" t="s">
         <v>2230</v>
       </c>
       <c r="B1154" s="0" t="s">
         <v>2231</v>
       </c>
       <c r="C1154" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D1154" s="0" t="s">
         <v>7</v>
       </c>
       <c r="E1154" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1155">
       <c r="A1155" s="0" t="s">
         <v>2232</v>
       </c>
       <c r="B1155" s="0" t="s">
         <v>2233</v>
       </c>
       <c r="C1155" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D1155" s="0" t="s">
         <v>7</v>
       </c>
       <c r="E1155" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1156">
       <c r="A1156" s="0" t="s">
         <v>2234</v>
       </c>
       <c r="B1156" s="0" t="s">
         <v>2235</v>
       </c>
       <c r="C1156" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D1156" s="0" t="s">
-        <v>7</v>
+        <v>112</v>
       </c>
       <c r="E1156" s="0" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
     </row>
     <row r="1157">
       <c r="A1157" s="0" t="s">
         <v>2236</v>
       </c>
       <c r="B1157" s="0" t="s">
-        <v>2237</v>
+        <v>2236</v>
       </c>
       <c r="C1157" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D1157" s="0" t="s">
         <v>7</v>
       </c>
       <c r="E1157" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1158">
       <c r="A1158" s="0" t="s">
+        <v>2237</v>
+      </c>
+      <c r="B1158" s="0" t="s">
         <v>2238</v>
       </c>
-      <c r="B1158" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C1158" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D1158" s="0" t="s">
-        <v>112</v>
+        <v>7</v>
       </c>
       <c r="E1158" s="0" t="s">
-        <v>8</v>
+        <v>7</v>
       </c>
     </row>
     <row r="1159">
       <c r="A1159" s="0" t="s">
-        <v>2240</v>
+        <v>2239</v>
       </c>
       <c r="B1159" s="0" t="s">
-        <v>2240</v>
+        <v>2239</v>
       </c>
       <c r="C1159" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D1159" s="0" t="s">
         <v>7</v>
       </c>
       <c r="E1159" s="0" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
     </row>
     <row r="1160">
       <c r="A1160" s="0" t="s">
+        <v>2240</v>
+      </c>
+      <c r="B1160" s="0" t="s">
         <v>2241</v>
-      </c>
-[...1 lines deleted...]
-        <v>2242</v>
       </c>
       <c r="C1160" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D1160" s="0" t="s">
         <v>7</v>
       </c>
       <c r="E1160" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1161">
       <c r="A1161" s="0" t="s">
-        <v>2243</v>
+        <v>2242</v>
       </c>
       <c r="B1161" s="0" t="s">
         <v>2243</v>
       </c>
       <c r="C1161" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D1161" s="0" t="s">
         <v>7</v>
       </c>
       <c r="E1161" s="0" t="s">
-        <v>8</v>
+        <v>7</v>
       </c>
     </row>
     <row r="1162">
       <c r="A1162" s="0" t="s">
         <v>2244</v>
       </c>
       <c r="B1162" s="0" t="s">
         <v>2245</v>
       </c>
       <c r="C1162" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D1162" s="0" t="s">
         <v>7</v>
       </c>
       <c r="E1162" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1163">
       <c r="A1163" s="0" t="s">
         <v>2246</v>
       </c>
       <c r="B1163" s="0" t="s">
         <v>2247</v>
@@ -26792,86 +26774,35 @@
       </c>
       <c r="B1171" s="0" t="s">
         <v>2263</v>
       </c>
       <c r="C1171" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D1171" s="0" t="s">
         <v>7</v>
       </c>
       <c r="E1171" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1172">
       <c r="A1172" s="0" t="s">
         <v>2264</v>
       </c>
       <c r="B1172" s="0" t="s">
         <v>2265</v>
       </c>
       <c r="C1172" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D1172" s="0" t="s">
-        <v>7</v>
+        <v>112</v>
       </c>
       <c r="E1172" s="0" t="s">
-        <v>7</v>
-[...49 lines deleted...]
-      <c r="E1175" s="0" t="s">
         <v>7</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>